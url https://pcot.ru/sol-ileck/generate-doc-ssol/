--- v0 (2026-07-17)
+++ v1 (2026-10-16)
@@ -59,73 +59,73 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Входной билет на территорию озёр:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Входной билет оплачивается дополнительно к цене тура: на месте при входе или онлайн</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Стоимость билета на 2026: 450 руб.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Бесплатный проход имеют дети 0-7 лет (вкл) при предъявлении оригинала свидетельства о рождении.</w:t>
+        <w:t xml:space="preserve">Бесплатный проход имеют дети 0-7 лет (вкл) при предъявлении оригинала свидетельства о рождении. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Климат Соль-Илецка:</w:t>
       </w:r>
       <w:r>
-        <w:t>континентальный, с жарким летом и прохладной зимой. С наступлением солнечных теплых дней температура воды повышается и достигает 34-40°С.</w:t>
+        <w:t xml:space="preserve"> континентальный, с жарким летом и прохладной зимой. С наступлением солнечных теплых дней температура воды повышается и достигает 34-40°С.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Достопримечательности Соль-Илецка:</w:t>
       </w:r>
       <w:r>
-        <w:t>Самая интересная достопримечательность Соль-Илецка-группа соленых озер (аналоги Мёртвого моря в Израиле), образовавшихся на месте старых разработок соли. Уникальные озера находятся на высоте 120 метров над уровнем моря, располагаются на площади 53 гектара. Минеральные (соленые) озера являются уникальными по своему составу, температурному режиму и лечебному действию.К настоящему времени образовано 6 озер Илецкого соляного купола, делящиеся по своему составу на 3 различные группы с точки зрения бальнеологических ресурсов:</w:t>
+        <w:t xml:space="preserve"> Самая интересная достопримечательность Соль-Илецка-группа соленых озер (аналоги Мёртвого моря в Израиле), образовавшихся на месте старых разработок соли. Уникальные озера находятся на высоте 120 метров над уровнем моря, располагаются на площади 53 гектара. Минеральные (соленые) озера являются уникальными по своему составу, температурному режиму и лечебному действию.К настоящему времени образовано 6 озер Илецкого соляного купола, делящиеся по своему составу на 3 различные группы с точки зрения бальнеологических ресурсов:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>1. «Соленые» - минеральные или рапные, т.е. содержащие высокую концентрацию поваренной соли: о. Развал и о. Новое.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>2. «Грязевые» - грязерапные, содержащие лечебную грязь и рапу: о. Тузлучное и о. Дунино.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>3. «Пресные» - маломинерализованные: Большое городское и Малое городское озера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -235,99 +235,105 @@
     <w:p>
       <w:r>
         <w:t>Город также может удивить вас разнообразными церквями и соборами. Церковь Казанской иконы Божьей Матери славится своим внутренним и внешним убранством. Русско-византийский стиль и иконы искусных мастеров делают это место особенно примечательным. Небольшой деревянный храм Святого Великомученика Георгия очаровывает своим уютом и благостностью. Несмотря на свое скромное убранство, это место рекомендуют многие посетители, отмечая светлую атмосферу. Туры в Соль-Илецк дарят успокоение духа и тела.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Приезжайте из Перми в Соль-Илецкую здравницу, чтобы успокоить нервную систему и набраться сил для новых свершений. Отдых здесь особенно подойдет путешествующим семьями, потому что на первом месте этого курорта восстановление сил и расслабление. Ищущим шумные развлечения лучше присмотреть другое место для отдыха. А вот за единением с природой и оздоровлением стоит ехать в Соль-Илецк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Чистый воздух, деревенский колорит и единение с природой привлекают туристов со всей России на этот курорт. Размеренная жизнь вдали от шумного города может быть именно тем, чего не хватает жителю Перми. Отпуск на соль-илецких озерах это необычный и доступный способ зарядиться энергией и восстановить силы. Приезжайте за гармонией и бескрайним небом в Соль-Илецк!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Для поездки в Соль-Илецк мы выбираем новые, удобные автобусы туристического класса:</w:t>
+        <w:t xml:space="preserve"> Для поездки в Соль-Илецк мы выбираем новые, удобные автобусы туристического класса: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Едет 2 водителя</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Автобус оборудован ремнями безопасности. Спинки откидываются на 45 градусов. Сиденья комфортные, раздельного типа, у каждого есть свой подлокотник</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Автобус оснащен системой кондиционирования, над каждым сиденьем есть индивидуальный обдув, который можно регулировать</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– В салоне 2 телевизора (над водительским сиденьем и над средней дверью)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Ручную кладь можно разместить на верхней полке</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Крупный багаж, чемоданы туристы складывают в багажный отсек</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Есть возможность зарядки устройств (USB-зарядное устройство у сидения или общие розетки в середине салона)</w:t>
+        <w:t>Есть возможность зарядки устройств (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>USB-зарядное устройство у сидения или общие розетки в середине салона)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– С Вами едет наш сотрудник до самого курорта и обратно. Вы можете задавать ему вопросы, обращаться за помощью</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– В дороге смотрим фильмы, делаем разминку, общаемся</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– В автобусе можно приобрести туристические товары: пледы, надувные подушки под голову</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Остановки делаются в придорожных кафе или заправках каждые 3-4 часа. Также организуются длительные часовые стоянки в придорожных кафе на самостоятельный полноценный прием пищи (завтрак, обед, ужин)</w:t>
       </w:r>
@@ -392,770 +398,780 @@
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1-й автобус</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId9">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Схема движения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>19.00 –</w:t>
+              <w:t xml:space="preserve">19.00 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Краснокамск, ДК им. Ленина, ул. Маяковского, 9</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>19.40 –</w:t>
+              <w:t xml:space="preserve">19.40 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>м-н Закамск, ост. Экран</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>19.50 –</w:t>
+              <w:t xml:space="preserve">19.50 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>м-н Закамск, ост. Лядова</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.00 –</w:t>
+              <w:t xml:space="preserve">21.00 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.30 -</w:t>
+              <w:t xml:space="preserve">21.30 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId14">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Култаево-1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>22.00 -</w:t>
+              <w:t xml:space="preserve">22.00 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>АЗС 059, отворот на п. Юго-Камский (забираем на трассе)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.00 -</w:t>
+              <w:t xml:space="preserve">23.00 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId16">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>АЗС, отворот на с. Крылово</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.30 - 23.40 -</w:t>
+              <w:t xml:space="preserve">23.30 - 23.40 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId17">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>отворот на с. Барда, кафе "Татарская кухня"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.40 -</w:t>
+              <w:t xml:space="preserve">23.40 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId18">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Чернушка, от кафе "Весна" ул. Ленина, 150</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>пт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2-й автобус</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId19">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Схема движения</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:r>
-              <w:t>18.25 -</w:t>
+              <w:t xml:space="preserve">18.25 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Школа (Сылва)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>18.40 -</w:t>
+              <w:t xml:space="preserve">18.40 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Поликлиника (Новые Ляды)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>20.00 –</w:t>
+              <w:t xml:space="preserve">20.00 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>м-н Гайва, ост. Рынок</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.00 –</w:t>
+              <w:t xml:space="preserve">21.00 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.30 -</w:t>
+              <w:t xml:space="preserve">21.30 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId23">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Фролы</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>22.00 -</w:t>
+              <w:t xml:space="preserve">22.00 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId24">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Отворот на Кукуштан</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.00 -</w:t>
+              <w:t xml:space="preserve">23.00 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId16">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>АЗС, отворот на с. Крылово</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>вт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>2-й автобус</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                  <w:b/>
+                </w:rPr>
+                <w:t>Схема движения</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:r>
-              <w:t>18.25 -</w:t>
+              <w:t xml:space="preserve">18.25 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId20">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Школа (Сылва)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>18.40 -</w:t>
+              <w:t xml:space="preserve">18.40 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId21">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Поликлиника (Новые Ляды)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>20.00 –</w:t>
+              <w:t xml:space="preserve">20.00 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId22">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>м-н Гайва, ост. Рынок</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.00 –</w:t>
+              <w:t xml:space="preserve">21.00 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.30 -</w:t>
+              <w:t xml:space="preserve">21.30 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId23">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Фролы</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.40 -</w:t>
+              <w:t xml:space="preserve">21.40 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
+            <w:hyperlink r:id="rId26">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Кояново</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>22.00 -</w:t>
+              <w:t xml:space="preserve">22.00 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId24">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Отворот на Кукуштан</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>22.30 -</w:t>
+              <w:t xml:space="preserve">22.30 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId27">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>отворот на Ергач (забираем на трассе)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>22.40 -</w:t>
+              <w:t xml:space="preserve">22.40 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
+            <w:hyperlink r:id="rId28">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Шадейка</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23:00 -</w:t>
+              <w:t xml:space="preserve">23:00 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId29">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Кунгур, бывший пост ДПС</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.10 -</w:t>
+              <w:t xml:space="preserve">23.10 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29">
+            <w:hyperlink r:id="rId30">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Отворот на Усть-Кишерть</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.20 -</w:t>
+              <w:t xml:space="preserve">23.20 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
+            <w:hyperlink r:id="rId31">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Голдыревский</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23:30 -</w:t>
+              <w:t xml:space="preserve">23:30 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31">
+            <w:hyperlink r:id="rId32">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>с. Орда, автостанция</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>01:00 -</w:t>
+              <w:t xml:space="preserve">01:00 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32">
+            <w:hyperlink r:id="rId33">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>с. Уинское, автостанция</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>вт и пт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3-й автобус</w:t>
             </w:r>
           </w:p>
           <w:p>
-            <w:hyperlink r:id="rId33">
+            <w:hyperlink r:id="rId25">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Схема движения</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:r>
-              <w:t>21.00 –</w:t>
+              <w:t xml:space="preserve">21.00 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.30 -</w:t>
+              <w:t xml:space="preserve">21.30 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId23">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Фролы</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.40 -</w:t>
+              <w:t xml:space="preserve">21.40 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25">
+            <w:hyperlink r:id="rId26">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Кояново</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>22.00 -</w:t>
+              <w:t xml:space="preserve">22.00 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId24">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Отворот на Кукуштан</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>22.30 -</w:t>
+              <w:t xml:space="preserve">22.30 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26">
+            <w:hyperlink r:id="rId27">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>отворот на Ергач (забираем на трассе)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>22.40 -</w:t>
+              <w:t xml:space="preserve">22.40 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27">
+            <w:hyperlink r:id="rId28">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Шадейка</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23:00 -</w:t>
+              <w:t xml:space="preserve">23:00 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28">
+            <w:hyperlink r:id="rId29">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Кунгур, бывший пост ДПС</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.10 -</w:t>
+              <w:t xml:space="preserve">23.10 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29">
+            <w:hyperlink r:id="rId30">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Отворот на Усть-Кишерть</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.20 -</w:t>
+              <w:t xml:space="preserve">23.20 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30">
+            <w:hyperlink r:id="rId31">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Голдыревский</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23:30 -</w:t>
+              <w:t xml:space="preserve">23:30 - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31">
+            <w:hyperlink r:id="rId32">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>с. Орда, автостанция</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:t>00:00 -</w:t>
             </w:r>
             <w:hyperlink r:id="rId34">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>д. Михино</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
@@ -1203,297 +1219,297 @@
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>4-й и 5-й автобус</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:hyperlink r:id="rId36">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Схема движения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.00 –</w:t>
+              <w:t xml:space="preserve">21.00 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.30 -</w:t>
+              <w:t xml:space="preserve">21.30 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId14">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Култаево-1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>22.00 -</w:t>
+              <w:t xml:space="preserve">22.00 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>АЗС 059, отворот на п. Юго-Камский (забираем на трассе)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.00 -</w:t>
+              <w:t xml:space="preserve">23.00 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId16">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>АЗС, отворот на с. Крылово</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.30 - 23.40 -</w:t>
+              <w:t xml:space="preserve">23.30 - 23.40 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId17">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>отворот на с. Барда, кафе "Татарская кухня"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.40 -</w:t>
+              <w:t xml:space="preserve">23.40 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId18">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Чернушка, от кафе "Весна" ул. Ленина, 150</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>на 3,4 ночи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:hyperlink r:id="rId9">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Схема движения</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>19.00 –</w:t>
+              <w:t xml:space="preserve">19.00 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId10">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Краснокамск, ДК им. Ленина, ул. Маяковского, 9</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>19.40 –</w:t>
+              <w:t xml:space="preserve">19.40 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId11">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>м-н Закамск, ост. Экран</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>19.50 –</w:t>
+              <w:t xml:space="preserve">19.50 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId12">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>м-н Закамск, ост. Лядова</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.00 –</w:t>
+              <w:t xml:space="preserve">21.00 – </w:t>
             </w:r>
             <w:hyperlink r:id="rId13">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>21.30 -</w:t>
+              <w:t xml:space="preserve">21.30 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId14">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ост. Култаево-1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>22.00 -</w:t>
+              <w:t xml:space="preserve">22.00 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId15">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>АЗС 059, отворот на п. Юго-Камский (забираем на трассе)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.00 -</w:t>
+              <w:t xml:space="preserve">23.00 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId16">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>АЗС, отворот на с. Крылово</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.30 - 23.40 -</w:t>
+              <w:t xml:space="preserve">23.30 - 23.40 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId17">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>отворот на с. Барда, кафе "Татарская кухня"</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
-              <w:t>23.40 -</w:t>
+              <w:t xml:space="preserve">23.40 - </w:t>
             </w:r>
             <w:hyperlink r:id="rId18">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>г. Чернушка, от кафе "Весна" ул. Ленина, 150</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="10800"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>ПРИБЫТИЕ В СОЛЬ-ИЛЕЦК</w:t>
@@ -1906,91 +1922,91 @@
       <w:r>
         <w:t>аптечку для личного применения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>плед;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>подушку для головы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Для посещения озёр и экскурсий:</w:t>
+        <w:t xml:space="preserve">Для посещения озёр и экскурсий: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>удобную одежду, обувь, головные уборы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>купальные принадлежности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>аптечку и жизненно  необходимые лекарства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>денежные средства на личные расходы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -25948,51 +25964,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/50/perm/?ll=56.140860%2C57.930154&amp;mode=routes&amp;rtext=58.082338%2C55.758270~58.001256%2C55.944560~58.008138%2C56.216121~57.896975%2C55.965416~56.430106%2C55.591352~51.161624%2C54.979905&amp;rtt=auto&amp;ruri=ymapsbm1%3A%2F%2Forg%3Foid%3D160295712017~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__9906580~~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__10058672~~ymapsbm1%3A%2F%2Fgeo%3Fdata%3DCgg1MzA4ODMzORJK0KDQvtGB0YHQuNGPLCDQntGA0LXQvdCx0YPRgNCz0YHQutCw0Y8g0L7QsdC70LDRgdGC0YwsINCh0L7Qu9GMLdCY0LvQtdGG0LoiCg1t61tCFYGlTEI%3D&amp;z=10.22" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aba2d8a821265411b96c65187a10d6e6615afd11f46a7804a36656badd06a50de&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A1f8f8ea7e4086beb22c555c212e6293f86a39c365457ee7837cdf73a4d556cfd&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae95ce63214edd16d18edc7bb5807dcb65b9f4fa6e312fba68a3e003b78009422&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A21eaad70d661dcc0d2dd5a80ca24feb39c957d5b3313568b093ccd02d42a5f4e&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A3c974b085160d22cae82110c3d3848fdbbe39365b39d1d43a3d46009623d0287&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ad75c131dc97eff92b69177304fdf2cf7eb9618037e439ae55b1ca2a492c2dcd8&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A9328e8612749775cf729a5e2ed6500c4e15cc7a7b1c96fd12c68be0754412134&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?ll=55.862992%2C54.788432&amp;mode=routes&amp;rtext=58.030625%2C56.746057~58.046891%2C56.585618~58.107667%2C56.303925~58.008138%2C56.216121~57.922799%2C56.269941~57.647483%2C56.500043~51.161624%2C54.979905&amp;rtt=auto&amp;ruri=ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3D1543156634~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__9906875~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__9906386~~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__10128260~~ymapsbm1%3A%2F%2Fgeo%3Fdata%3DCgg1MzA4ODMzORJK0KDQvtGB0YHQuNGPLCDQntGA0LXQvdCx0YPRgNCz0YHQutCw0Y8g0L7QsdC70LDRgdGC0YwsINCh0L7Qu9GMLdCY0LvQtdGG0LoiCg1t61tCFYGlTEI%3D&amp;z=6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6bd716690bb162db9c361b3fe579661d6135cd75219b68f858c3c9548a0f3327&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abb505ad6de24b7bd8ef997d2cc1ab6d35c4884ca95bb38a26ac8161c4d1f5223&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2cc6427d8514ff6ece010da06cb3e9a152992c8f5c0bff813dfea82a079bcadb&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af54be712493ec5d17c9da6086eae1c19bbbaaa5003437b36fa49f8d5fa256c76&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7f30815388133f181ea02c7ddd39d5619a0021f18ab581446a39b80a35206cde&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af2fc84bb3765880ba0c585ec20eff30f2749cb59fa7889cb858d64bb49b0bba0&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa81b6f779d7c1a57b2d789642c874abebf4bf2bd32a3ac7b4f1f8bb8293a6e03&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae8615029ba5031c7cb8e43b1a2f62e4f997bf6c160c8ea32d8771aaae3920a03&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?ll=56.877725%2C57.408950&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A8d08e35afe3e873318b994336ef1739d5306166c4ab5097af51447d7e9b7f7ae&amp;z=17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa131b0bf69635fa701524f431c988fd4aad4a8e0f9f75b9bd9c3321dfa9493d1&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7b5f7c2bb5f5e2db6b7f3a03cd7076fb32ab9fcc1522ac7163308807214100bb&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A185648917da1cdb4d745d1a22364c70bb3453bb648e778c909ee7820b938fe06&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A658262e820bd526e4d895b52b50580779599c270fff605e8378b8e58160f4c6b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?ll=55.999331%2C54.788432&amp;mode=routes&amp;rtext=58.107667%2C56.303925~58.008138%2C56.216121~57.922799%2C56.269941~57.647483%2C56.500043~57.427691%2C56.946128~51.161624%2C54.979905&amp;rtt=auto&amp;ruri=ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__9906386~~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__10128260~~~ymapsbm1%3A%2F%2Fgeo%3Fdata%3DCgg1MzA4ODMzORJK0KDQvtGB0YHQuNGPLCDQntGA0LXQvdCx0YPRgNCz0YHQutCw0Y8g0L7QsdC70LDRgdGC0YwsINCh0L7Qu9GMLdCY0LvQtdGG0LoiCg1t61tCFYGlTEI%3D&amp;z=6.58" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPSRfIjk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPSRfC39" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?ll=55.597647%2C54.729941&amp;mode=routes&amp;rtext=58.008138%2C56.216121~57.897410%2C55.966531~56.430106%2C55.591352~51.161986%2C54.980031&amp;rtt=auto&amp;ruri=ymapsbm1%3A%2F%2Fgeo%3Fdata%3DIgoNT91gQhVVCGhC~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__10058672~~ymapsbm1%3A%2F%2Fgeo%3Fdata%3DCgg1MzA4ODMzORJK0KDQvtGB0YHQuNGPLCDQntGA0LXQvdCx0YPRgNCz0YHQutCw0Y8g0L7QsdC70LDRgdGC0YwsINCh0L7Qu9GMLdCY0LvQtdGG0LoiCg2O61tCFd-lTEI%2C&amp;z=6.34" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.cc/cImjlD" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/50/perm/?ll=56.140860%2C57.930154&amp;mode=routes&amp;rtext=58.082338%2C55.758270~58.001256%2C55.944560~58.008138%2C56.216121~57.896975%2C55.965416~56.430106%2C55.591352~51.161624%2C54.979905&amp;rtt=auto&amp;ruri=ymapsbm1%3A%2F%2Forg%3Foid%3D160295712017~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__9906580~~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__10058672~~ymapsbm1%3A%2F%2Fgeo%3Fdata%3DCgg1MzA4ODMzORJK0KDQvtGB0YHQuNGPLCDQntGA0LXQvdCx0YPRgNCz0YHQutCw0Y8g0L7QsdC70LDRgdGC0YwsINCh0L7Qu9GMLdCY0LvQtdGG0LoiCg1t61tCFYGlTEI%3D&amp;z=10.22" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aba2d8a821265411b96c65187a10d6e6615afd11f46a7804a36656badd06a50de&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A1f8f8ea7e4086beb22c555c212e6293f86a39c365457ee7837cdf73a4d556cfd&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae95ce63214edd16d18edc7bb5807dcb65b9f4fa6e312fba68a3e003b78009422&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A21eaad70d661dcc0d2dd5a80ca24feb39c957d5b3313568b093ccd02d42a5f4e&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A3c974b085160d22cae82110c3d3848fdbbe39365b39d1d43a3d46009623d0287&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ad75c131dc97eff92b69177304fdf2cf7eb9618037e439ae55b1ca2a492c2dcd8&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A9328e8612749775cf729a5e2ed6500c4e15cc7a7b1c96fd12c68be0754412134&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?ll=55.862992%2C54.788432&amp;mode=routes&amp;rtext=58.030625%2C56.746057~58.046891%2C56.585618~58.107667%2C56.303925~58.008138%2C56.216121~57.922799%2C56.269941~57.647483%2C56.500043~51.161624%2C54.979905&amp;rtt=auto&amp;ruri=ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3D1543156634~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__9906875~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__9906386~~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__10128260~~ymapsbm1%3A%2F%2Fgeo%3Fdata%3DCgg1MzA4ODMzORJK0KDQvtGB0YHQuNGPLCDQntGA0LXQvdCx0YPRgNCz0YHQutCw0Y8g0L7QsdC70LDRgdGC0YwsINCh0L7Qu9GMLdCY0LvQtdGG0LoiCg1t61tCFYGlTEI%3D&amp;z=6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6bd716690bb162db9c361b3fe579661d6135cd75219b68f858c3c9548a0f3327&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abb505ad6de24b7bd8ef997d2cc1ab6d35c4884ca95bb38a26ac8161c4d1f5223&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2cc6427d8514ff6ece010da06cb3e9a152992c8f5c0bff813dfea82a079bcadb&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af54be712493ec5d17c9da6086eae1c19bbbaaa5003437b36fa49f8d5fa256c76&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7f30815388133f181ea02c7ddd39d5619a0021f18ab581446a39b80a35206cde&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?ll=55.999331%2C54.788432&amp;mode=routes&amp;rtext=58.107667%2C56.303925~58.008138%2C56.216121~57.922799%2C56.269941~57.647483%2C56.500043~57.427691%2C56.946128~51.161624%2C54.979905&amp;rtt=auto&amp;ruri=ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__9906386~~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__10128260~~~ymapsbm1%3A%2F%2Fgeo%3Fdata%3DCgg1MzA4ODMzORJK0KDQvtGB0YHQuNGPLCDQntGA0LXQvdCx0YPRgNCz0YHQutCw0Y8g0L7QsdC70LDRgdGC0YwsINCh0L7Qu9GMLdCY0LvQtdGG0LoiCg1t61tCFYGlTEI%3D&amp;z=6.58" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af2fc84bb3765880ba0c585ec20eff30f2749cb59fa7889cb858d64bb49b0bba0&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa81b6f779d7c1a57b2d789642c874abebf4bf2bd32a3ac7b4f1f8bb8293a6e03&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae8615029ba5031c7cb8e43b1a2f62e4f997bf6c160c8ea32d8771aaae3920a03&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?ll=56.877725%2C57.408950&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A8d08e35afe3e873318b994336ef1739d5306166c4ab5097af51447d7e9b7f7ae&amp;z=17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa131b0bf69635fa701524f431c988fd4aad4a8e0f9f75b9bd9c3321dfa9493d1&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7b5f7c2bb5f5e2db6b7f3a03cd7076fb32ab9fcc1522ac7163308807214100bb&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A185648917da1cdb4d745d1a22364c70bb3453bb648e778c909ee7820b938fe06&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A658262e820bd526e4d895b52b50580779599c270fff605e8378b8e58160f4c6b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPSRfIjk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPSRfC39" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?ll=55.597647%2C54.729941&amp;mode=routes&amp;rtext=58.008138%2C56.216121~57.897410%2C55.966531~56.430106%2C55.591352~51.161986%2C54.980031&amp;rtt=auto&amp;ruri=ymapsbm1%3A%2F%2Fgeo%3Fdata%3DIgoNT91gQhVVCGhC~ymapsbm1%3A%2F%2Ftransit%2Fstop%3Fid%3Dstop__10058672~~ymapsbm1%3A%2F%2Fgeo%3Fdata%3DCgg1MzA4ODMzORJK0KDQvtGB0YHQuNGPLCDQntGA0LXQvdCx0YPRgNCz0YHQutCw0Y8g0L7QsdC70LDRgdGC0YwsINCh0L7Qu9GMLdCY0LvQtdGG0LoiCg2O61tCFd-lTEI%2C&amp;z=6.34" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vk.cc/cImjlD" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>