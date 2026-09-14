--- v0 (2026-07-28)
+++ v1 (2026-09-14)
@@ -332,344 +332,52 @@
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>свидетельство о рождении с отметкой, подтверждающей наличие гражданства Российской Федерации</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, проставленной должностным лицом органа, ведающего делами о гражданстве Российской Федерации, и печатью этого органа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* Забронировать КУПЕ невозможно, так как в блоках находятся только плацкартные вагоны. Купе в свободной продаже нет.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...289 lines deleted...]
-    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:type w:val="nextColumn"/>
-      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">