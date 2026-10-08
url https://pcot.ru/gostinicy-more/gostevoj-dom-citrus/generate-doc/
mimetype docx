--- v0 (2026-06-26)
+++ v1 (2026-10-08)
@@ -20,181 +20,187 @@
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Гостевой дом "Цитрус", Геленджик</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Стоимость в прайсе включает проезд и проживание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Адрес:</w:t>
+        <w:t xml:space="preserve">Адрес: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Геленджик, ул. Херсонская 48</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Этажность корпуса:</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Услуги:</w:t>
+        <w:t xml:space="preserve">Услуги: </w:t>
       </w:r>
       <w:r>
         <w:t>трансфер (платно), прачечная (платно), зеленый двор, мангальная зона во дворе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Питание:</w:t>
+        <w:t xml:space="preserve">Питание: </w:t>
       </w:r>
       <w:r>
         <w:t>кухня общего пользования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Пляж:</w:t>
+        <w:t xml:space="preserve">Пляж: </w:t>
       </w:r>
       <w:r>
         <w:t>песчаный - 1 км (15 мин)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Расчетный час:</w:t>
+        <w:t xml:space="preserve">Расчетный час: </w:t>
       </w:r>
       <w:r>
         <w:t>заезд с 14.00, выезд до 12.00</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Реестр:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С232025014105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Автобусом:</w:t>
+        <w:t xml:space="preserve">Автобусом: </w:t>
       </w:r>
       <w:r>
         <w:t>автобусный проезд на комфортабельном автобусе туристического класса; сопровождение нашим сотрудником из Перми и обратно; страховка по проездку в автобусе; трансфер до гостиницы и обратно (либо подъезд к самой гостинице, либо вызываем такси, если большой автобус проехать не сможет); просмотр фильмов; проживание в номерах выбранной категории</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Поездом:</w:t>
+        <w:t xml:space="preserve">Поездом: </w:t>
       </w:r>
       <w:r>
         <w:t>ЖД билеты (плацкарт) в обе стороны(до ближайшей станции Новороссийск или Тоннельная); трансфер от ЖД вокзала до гостиницы и обратно; проживание в номерах выбранной категории</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Автобус, Поезд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
@@ -253,51 +259,51 @@
       <w:r>
         <w:t>Дети 5-9 лет - 9 900 р</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 0-4 года (приравнивается к категории дети 5-9 лет; с местом в поезде, с местом в гостинице) - 9 900 р</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 0-4 года (без места в поезде, с местом в гостинице) - 17 200 р</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Доплата:</w:t>
       </w:r>
       <w:r>
-        <w:t>Дети 0-4 года (с местом в поезде, без места в гостинице, если разрешено правилами гостиницы) - для него гостиница бесплатно, доплата за ЖД билет 9 900 р</w:t>
+        <w:t xml:space="preserve"> Дети 0-4 года (с местом в поезде, без места в гостинице, если разрешено правилами гостиницы) - для него гостиница бесплатно, доплата за ЖД билет 9 900 р</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Скидки от цен в табличке на 1 чел в обе стороны на ЖД билеты (плацкарт) из Удмуртии:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Взрослый - 3 500 р</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 10-17 лет - 8 600 р</w:t>
       </w:r>
@@ -307,1089 +313,139 @@
       <w:r>
         <w:t>Дети 5-9 лет - 10 200 р</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 0-4 года (приравнивается к категории дети 5-9 лет;с местом в гостинице) - 10 200 р</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 0-4 года (без места в поезде, с местом в гостинице) - 17 600 р</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Доплата:</w:t>
       </w:r>
       <w:r>
-        <w:t>По условиям РЖД дети Дети 0-4 года могут ехать бесплатно в поезде. Но если ребенка хотят разместить на отдельном месте в поезде, а в гостинице без места, доплата за него только за ЖД билет 3 400 р</w:t>
+        <w:t xml:space="preserve"> По условиям РЖД дети Дети 0-4 года могут ехать бесплатно в поезде. Но если ребенка хотят разместить на отдельном месте в поезде, а в гостинице без места, доплата за него только за ЖД билет 3 400 р</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
-        <w:t>Согласно</w:t>
+        <w:t xml:space="preserve">Согласно </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>постановлению Правительства Российской Федерации от 4 марта 2025 г. № 266, приказа Федеральной антимонопольной службы от 31 марта 2025 г. № 218/25 приказа Федеральной антимонопольной службы от 31 марта 2025 г. № 219/25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>льгота на проезд</w:t>
       </w:r>
       <w:r>
-        <w:t>железнодорожным транспортом</w:t>
+        <w:t xml:space="preserve"> железнодорожным транспортом </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>предоставляется детям – гражданам Российской Федерации.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>К документам, удостоверяющим гражданство Российской Федерации ребёнка в возрасте до 14 лет, относятся:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>свидетельство о рождении с отметкой, подтверждающей наличие гражданства Российской Федерации</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, проставленной должностным лицом органа, ведающего делами о гражданстве Российской Федерации, и печатью этого органа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>* Забронировать КУПЕ невозможно, так как в блоках находятся только плацкартные вагоны. Купе в свободной продаже нет.</w:t>
+        <w:t xml:space="preserve">* Забронировать КУПЕ невозможно, так как в блоках находятся только плацкартные вагоны. Купе в свободной продаже нет. </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...953 lines deleted...]
-    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:type w:val="nextColumn"/>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="landscape"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">