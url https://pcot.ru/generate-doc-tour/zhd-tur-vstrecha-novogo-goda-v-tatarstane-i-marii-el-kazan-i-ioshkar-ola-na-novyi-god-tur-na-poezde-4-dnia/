--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -747,72 +747,94 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>При желании Вы можете приобрести все 4 места в отсеке "купе", чтобы путешествовать без соседей, если в Вашей компании меньше 4-х человек. Уточнять стоимость доплаты за "купе" необходимо у менеджера при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посадка туристов может быть произведена на станциях ВЕРЕЩАГИНО и МЕНДЕЛЕЕВО, но без изменения стоимости, так как билеты выписываются из Перми (см. цену в прайсе "из Перми").</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис</w:t>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Важно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:t>Информация по ЖД туру будет отправлена на почту в 18:00 час в последний рабочий день перед туром (например, для тура 17.07 — в 18:00 16.07). с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:t>2. Пенсионное удостоверение, студенческий билет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>3. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении. Информация по ЖД туру отправляются на электронную почту за 1 рабочий день до выезда вместе с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Конкретизацию мест в обе стороны на посадке при встрече сообщит сопровождающая. При наборе небольшой группе туристы отправляются без сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ответы на популярные вопросы по оформлению билетов и поездам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Использовать для бронирования можно паспорт гражданина любой страны. Необходимо только прислать фотографию паспорта в заявку для правильного внесения данных.</w:t>
       </w:r>
     </w:p>
     <w:p>