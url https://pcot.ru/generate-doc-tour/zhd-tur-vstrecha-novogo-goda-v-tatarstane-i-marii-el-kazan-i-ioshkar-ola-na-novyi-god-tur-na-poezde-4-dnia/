--- v1 (2026-08-01)
+++ v2 (2026-10-31)
@@ -47,81 +47,82 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Погрузитесь в зимнюю сказку с нашим новогодним туром! За шесть дней вы познакомитесь с волшебной Казанью и яркой Йошкар-Олой: прогуляетесь по украшенным улицам, посетите Кремль и музеи, насладитесь праздничной атмосферой и местной кухней. Включены обзорные экскурсии, свободное время и возможность почувствовать дух Нового года в сердце Татарстана и Марий Эл. Отличный способ провести праздники ярко, интересно и незабываемо!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Профессиональное</w:t>
+        <w:t xml:space="preserve">Профессиональное </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>сопровождение группы из Перми</w:t>
       </w:r>
       <w:r>
         <w:t>, которое обеспечивает контроль маршрута и своевременную помощь, делая ваше путешествие максимально комфортным и безопасным.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Трансферы</w:t>
       </w:r>
       <w:r>
-        <w:t>по программе</w:t>
+        <w:t xml:space="preserve"> по программе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Гарантированное наличие билета</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>— ваше путешествие будет комфортным и без лишних хлопот.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Один свободный день в Казани для самостоятельного изущения города</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 экскурсии, включенных в программу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Обзорная экскурсия "Казань в праздничных огнях"</w:t>
       </w:r>
@@ -239,158 +240,181 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>1. Сувениры, питание, дополнительные экскурсии</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>Новогодний банкет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Гостиница "Амакс Сафар"ул. Односторонка Гривки, 1, 2 этаж</w:t>
+        <w:t>Гостиница "Амакс Сафар"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ул. Односторонка Гривки, 1, 2 этаж</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Приглашаем Вас присоединиться к празднованию Нового Года 2026 в ресторан «Амакс Сафар отель» на самую волшебную насыщенную. незабываемую программу г Казани.</w:t>
+        <w:t xml:space="preserve">Приглашаем Вас присоединиться к празднованию Нового Года 2026 в ресторан «Амакс Сафар отель» на самую волшебную насыщенную. незабываемую программу г Казани. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Для вас полностью Новый, красивый, светлый зал, вкусная еда, приветливый персонал и да-да САМАЯ НАСЫЩЕННАЯ  шоу программа в г.Казань:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- зажигательный ведущий</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- вокальный дуэт</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- танцевальный коллектив</w:t>
+        <w:t xml:space="preserve">- танцевальный коллектив </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Фокусник</w:t>
+        <w:t xml:space="preserve">- Фокусник  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Чарующий саксофон</w:t>
+        <w:t xml:space="preserve">- Чарующий саксофон </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- БЛЭК ДАЙМОНД Шоу</w:t>
+        <w:t xml:space="preserve">- БЛЭК ДАЙМОНД Шоу </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Мыльные пузыри</w:t>
+        <w:t xml:space="preserve">- Мыльные пузыри </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- гимнаст эквилибрист</w:t>
+        <w:t xml:space="preserve">- гимнаст эквилибрист </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Барабан шоу</w:t>
+        <w:t xml:space="preserve">- Барабан шоу </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Поздравление Деда Мороза и Снегурочки</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Бармен Шоу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- подарки от заведения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Новогодние конкурсы и викторины</w:t>
+        <w:t xml:space="preserve">- Новогодние конкурсы и викторины </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- ⁠Аниматоры для наших маленьких но самых важных гостей</w:t>
+        <w:t xml:space="preserve">- ⁠Аниматоры для наших маленьких но самых важных гостей </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- безудержное веселье и много новых друзей</w:t>
+        <w:t xml:space="preserve">- безудержное веселье и много новых друзей </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>А так же полные, накрытые столы от нашего шеф-повара</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Тайминг мероприятия:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>21:00-21:30 - Сбор гостей в ресторане на 2 этаже, рассадка по пригласительным билетам, фотосессия</w:t>
       </w:r>
       <w:r>
@@ -455,79 +479,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>оранжевые столы  48 - 49,63, 65-67 стоимость на гостя 15 700 рублей,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>дети до 7 лет - 7 800 рублей (за любым столом)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Цена актуально до 10.12.2025 г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Алкоголь не входит в стоимость банкета, можно взять с собой</w:t>
+        <w:t xml:space="preserve">Алкоголь не входит в стоимость банкета, можно взять с собой </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Актуальность свободных мест уточнять в момент бронирования,</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>меню и схема зала тут</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Трансфер на банкет и обратно не организуется</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>Новогодний банкет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Гостиница "Suleiman Palace"ул. Петербургская, 55</w:t>
+        <w:t>Гостиница "Suleiman Palace"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ул. Петербургская, 55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Приглашаем вас окунуться в атмосферу русского Нового Года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Приходите встретить Новый Год вместе с нами в банкетном зале «Белый Шафран» Вас ждёт уникальная праздничная ночь, наполненная традициями русской культуры, теплом домашнего очага и гостеприимством!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ПРОГРАММА ВЕЧЕРА (Сбор Гостей с 21:00, начало в 22:00)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
@@ -571,288 +618,302 @@
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Алкоголь принесённый с собой облагается пробковым сбором - 300 рублей за бутылку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Актуальность свободных мест уточнять в момент бронирования,</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>меню и схема зала тут</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Стоимость:</w:t>
+        <w:t xml:space="preserve">Стоимость: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Фиолетовые столы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Синие места:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Зеленые места</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание! Возможно 2-х или 3-х местно женское подселение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Важная информация!</w:t>
+        <w:t xml:space="preserve">Важная информация! </w:t>
       </w:r>
       <w:r>
         <w:t>Детям, которые едут в тур  НЕ в сопровождении  родителей (с бабушками,дедушками и пр.), при заселении должны  предоставить: заявление от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>* Туроператор имеет право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
+        <w:t>* Туроператор имеет право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для получения актуальной информации о доступных услугах и удобствах в гостинице, таких как бассейны, тапочки, виды завтрака, наличие фенов и другие услуги, пожалуйста, перейдите по ссылке в табличке с прайсом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание: при замене гостиницы информация будет актуализирована на сайте, а также путем информирования в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ЖД вокзал Пермь II</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, около главного входа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Просим обратить внимание, что при бронировании железнодорожных туров компания не может гарантировать конкретные места в поезде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Просьба - в момент заведения заявки</w:t>
+        <w:t xml:space="preserve">Просьба - в момент заведения заявки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>проверять данные туристов.</w:t>
+        <w:t xml:space="preserve">проверять данные туристов. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Ваше путешествие начнется с комфортабельного переезда, благодаря тому, что места предоставляются в вагонах класса "КУПЕ" (туда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Встреча с сопровождающей на улице перед главным входом на вокзал, под эл. табло слева. В случае неблагоприятных погодных условий (дождь, снег, мороз, сильный ветер) - встреча с сопровождающей проходит в здании вокзала, а не на улице.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Время выезда поезда может поменяться. Об этом Вы будете уведомлены за 1-2 дня до отправления.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Просим обратить внимание, что при бронировании ЖД туров компания</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>НЕ может гарантировать</w:t>
-[...2 lines deleted...]
-        <w:t>конкретные места в поезде. Информация с указанием конкретных мест отправляется за 1–2 дня до отправления тура на почту. Благодарим за понимание.</w:t>
+        <w:t xml:space="preserve"> НЕ может гарантировать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> конкретные места в поезде. Информация с указанием конкретных мест отправляется за 1–2 дня до отправления тура на почту. Благодарим за понимание.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Просьба - в момент заведения заявки проверять данные туристов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>При желании Вы можете приобрести все 4 места в отсеке "купе", чтобы путешествовать без соседей, если в Вашей компании меньше 4-х человек. Уточнять стоимость доплаты за "купе" необходимо у менеджера при бронировании.</w:t>
+        <w:t xml:space="preserve">При желании Вы можете приобрести все 4 места в отсеке "купе", чтобы путешествовать без соседей, если в Вашей компании меньше 4-х человек. Уточнять стоимость доплаты за "купе" необходимо у менеджера при бронировании. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посадка туристов может быть произведена на станциях ВЕРЕЩАГИНО и МЕНДЕЛЕЕВО, но без изменения стоимости, так как билеты выписываются из Перми (см. цену в прайсе "из Перми").</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Важно</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Информация по ЖД туру будет отправлена на почту в 18:00 час в последний рабочий день перед туром (например, для тура 17.07 — в 18:00 16.07). с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>2. Пенсионное удостоверение, студенческий билет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>3. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении.</w:t>
+        <w:t xml:space="preserve">4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>Ответы на популярные вопросы по оформлению билетов и поездам</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Использовать для бронирования можно паспорт гражданина любой страны. Необходимо только прислать фотографию паспорта в заявку для правильного внесения данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для ЖД проезда:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1226,140 +1287,148 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:color w:val="C0392B"/>
         </w:rPr>
         <w:t>Скидки распространяются только на вагоны "плацкарт". На купе скидки нет. Чтобы понять, какой вагон, смотрим табличку внизу с датами.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Дети (0-4 года) – 9 000 руб.</w:t>
+        <w:t xml:space="preserve">Дети (0-4 года) – 9 000 руб. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>без места в поезде</w:t>
       </w:r>
       <w:r>
-        <w:t>(на полке с родителем) и без питания (если вагон с питанием).</w:t>
+        <w:t xml:space="preserve"> (на полке с родителем) и без питания (если вагон с питанием).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Скидки детям 5 - 9 лет - 1 650 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Скидки детям 10 - 17 лет - 1 350 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Пенсионеры и студенты - 350 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId12">
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Согласно </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>постановлению Правительства Российской Федерации от 4 марта 2025 г. № 266, приказа Федеральной антимонопольной службы от 31 марта 2025 г. № 218/25 приказа Федеральной антимонопольной службы от 31 марта 2025 г. № 219/25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>льгота на проезд</w:t>
       </w:r>
       <w:r>
-        <w:t>железнодорожным транспортом</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId13">
+        <w:t xml:space="preserve"> железнодорожным транспортом </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>предоставляется детям – гражданам Российской Федерации.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>К документам, удостоверяющим гражданство Российской Федерации ребёнка в возрасте до 14 лет, относятся:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId13">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>свидетельство о рождении с отметкой, подтверждающей наличие гражданства Российской Федерации</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, проставленной должностным лицом органа, ведающего делами о гражданстве Российской Федерации, и печатью этого органа.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
@@ -25315,51 +25384,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1JKl9S8kH1MzNIaiHKMGxqmLbgYzukoUR" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/50/perm/?ll=56.183312%2C58.004729&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3Adb704d7dd6f27c5d8fedcf65c962b4dae44674b6cb829b3127e7e271eb8d0b8a&amp;z=18" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1igOFQYsT9drijJCsnUN5KNFvdQgccq-tThv6zCCLOG4/edit?tab=t.0#heading=h.u09fpqw21s23" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garant.ru/products/ipo/prime/doc/411498755/#:~:text=%D0%9F%D1%80%D0%B0%D0%B2%D0%B8%D1%82%D0%B5%D0%BB%D1%8C%D1%81%D1%82%D0%B2%D0%BE%20%D0%BF%D0%BE%D1%80%D1%83%D1%87%D0%B8%D0%BB%D0%BE%20%D0%A4%D0%90%D0%A1:,%D1%81%D0%BE%20%D0%B4%D0%BD%D1%8F%20%D0%B5%D0%B3%D0%BE%20%D0%BE%D1%84%D0%B8%D1%86%D0%B8%D0%B0%D0%BB%D1%8C%D0%BD%D0%BE%D0%B3%D0%BE%20%D0%BE%D0%BF%D1%83%D0%B1%D0%BB%D0%B8%D0%BA%D0%BE%D0%B2%D0%B0%D0%BD%D0%B8%D1%8F." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_462531/a50f798ee3926833e904781b58583221d56b4ffe/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/drive/folders/1JKl9S8kH1MzNIaiHKMGxqmLbgYzukoUR" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/50/perm/?ll=56.183312%2C58.004729&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3Adb704d7dd6f27c5d8fedcf65c962b4dae44674b6cb829b3127e7e271eb8d0b8a&amp;z=18" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1igOFQYsT9drijJCsnUN5KNFvdQgccq-tThv6zCCLOG4/edit?tab=t.0#heading=h.u09fpqw21s23" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1-5WnPOtEBfbAgam4icf2Peir1FvS1FUOo8f9SMH37N8/edit?tab=t.0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garant.ru/products/ipo/prime/doc/411498755/#:~:text=%D0%9F%D1%80%D0%B0%D0%B2%D0%B8%D1%82%D0%B5%D0%BB%D1%8C%D1%81%D1%82%D0%B2%D0%BE%20%D0%BF%D0%BE%D1%80%D1%83%D1%87%D0%B8%D0%BB%D0%BE%20%D0%A4%D0%90%D0%A1:,%D1%81%D0%BE%20%D0%B4%D0%BD%D1%8F%20%D0%B5%D0%B3%D0%BE%20%D0%BE%D1%84%D0%B8%D1%86%D0%B8%D0%B0%D0%BB%D1%8C%D0%BD%D0%BE%D0%B3%D0%BE%20%D0%BE%D0%BF%D1%83%D0%B1%D0%BB%D0%B8%D0%BA%D0%BE%D0%B2%D0%B0%D0%BD%D0%B8%D1%8F." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_462531/a50f798ee3926833e904781b58583221d56b4ffe/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>