--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -398,176 +398,170 @@
       <w:r>
         <w:t>Просим обратить внимание, что при бронировании железнодорожных туров компания не может гарантировать конкретные места в поезде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Просьба - в момент заведения заявки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>проверять данные туристов.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Время выезда поезда может поменяться. Об этом Вы будете уведомлены за 1-2 дня до отправления.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Просим обратить внимание, что при бронировании ЖД туров компания</w:t>
+        <w:t>Информация с указанием конкретных мест отправляется за сутки до отправления тура на почту. Благодарим за понимание.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>При желании Вы можете приобрести места в вагонах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>НЕ может гарантировать</w:t>
-[...2 lines deleted...]
-        <w:t>конкретные места в поезде. Информация с указанием конкретных мест отправляется за 1–2 дня до отправления тура на почту. Благодарим за понимание.</w:t>
+        <w:t>КУПЕ за дополнительную плату, если они будут в наличии.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:p>
       <w:r>
         <w:t>Наличие мест в вагонах КУПЕ уточняйте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>в момент бронирования</w:t>
+        <w:t>в момент бронирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посадка туристов может быть произведена на станцииКУНГУР, ЕКАТЕРИНБУРГ, ТЮМЕНЬ, а также на станциях БАЛЕЗИНО, ГЛАЗОВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Конкретику мест и наличие билетов со ст. Кунгур, Екатеринбург и Тюмень уточняйте в заявках.Доплата за посадку на станция Балезино и Глазов - 2 300 руб</w:t>
+        <w:t>Конкретику мест и наличие билетов со ст. Кунгур, Екатеринбург и Тюмень, а также стоимость уточняйте в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>При планировании поездки есть возможность приобрести тур без ЖД проезда и купить самостоятельно авиабилеты или добраться к месту начала любым удобным способом, в таком случае скидка составит - 19 000 руб</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Оригиналы паспорта*свидетельства о рождении, мед. полис</w:t>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Важно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
+        <w:t>Информация по ЖД туру будет отправлена на почту в 18:00 час в последний рабочий день перед туром (например, для тура 17.07 — в 18:00 16.07). с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении. Информация по ЖД туру отправляются на электронную почту за 1 рабочий день до выезда вместе с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Конкретизацию мест в обе стороны на посадке при встрече сообщит сопровождающая. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-    <w:p>
+      <w:r>
+        <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>2. Пенсионное удостоверение, студенческий билет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>3. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ответы на популярные вопросы по оформлению билетов и поездам</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Использовать для бронирования можно паспорт гражданина любой страны. Необходимо только прислать фотографию паспорта в заявку для правильного внесения данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для ЖД проезда:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1259,407 +1253,50 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х и 2-х+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>04.06.2026</w:t>
-[...355 lines deleted...]
-            <w:r>
               <w:t>23.07.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>02.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>89</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>