--- v1 (2026-07-17)
+++ v2 (2026-09-01)
@@ -322,69 +322,56 @@
         <w:t>Эльдорадо,</w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С382025015018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>или аналогичные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Возможно как мужское, так и женское подселение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>С 1 марта 2026 года вступили в силу новые Правила предоставления гостиничных услуг (Постановление Правительства РФ № 1912 от 27.11.2025).</w:t>
+        <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
-    </w:p>
-    <w:p>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Основное изменение:Требуется согласие ОБОИХ родителей (или законных представителей) на заселение несовершеннолетних детей в отели и другие средства размещения.</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-    <w:p>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Туроператор имеет право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
@@ -1123,51 +1110,51 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В пути</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>05.15 - ориентировочное время прибытия в Пермь</w:t>
+        <w:t>05.15 - ориентировочное время прибытия. В зависимости от поезда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Без ЖД билетов - 19 000 руб</w:t>
       </w:r>
@@ -1242,356 +1229,50 @@
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х и 2-х+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
-            </w:r>
-[...304 lines deleted...]
-              <w:t>110 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>03.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>13.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>