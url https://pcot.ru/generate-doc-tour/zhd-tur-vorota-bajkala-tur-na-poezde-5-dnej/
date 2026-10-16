--- v2 (2026-09-01)
+++ v3 (2026-10-16)
@@ -63,86 +63,86 @@
       <w:r>
         <w:t>Это путешествие подарит яркие эмоции, вдохновение и редкую возможность увидеть Байкал таким, каким его любят сами путешественники — тёплым, просторным и незабываемым. Тур, после которого хочется не просто возвращаться, а планировать следующую поездку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Разнообразие и насыщенность программы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Комфортное размещение и питание:</w:t>
+        <w:t xml:space="preserve">Комфортное размещение и питание: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>5 завтраков</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>2 ужина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>дегустация байкальской кухни</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсии для всех интересов</w:t>
       </w:r>
       <w:r>
-        <w:t>— от прогулок по льду и ледяных пещер до дегустаций местных блюд и рыбы, что позволяет каждому участнику найти что-то по душе.</w:t>
+        <w:t xml:space="preserve"> — от прогулок по льду и ледяных пещер до дегустаций местных блюд и рыбы, что позволяет каждому участнику найти что-то по душе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЖД билеты включены в стоимость тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>ЖД билеты Пермь - Иркутск - Пермь</w:t>
       </w:r>
@@ -157,51 +157,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Питание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Экскурсионное обслуживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
-        <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
+        <w:t xml:space="preserve"> В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Сувениры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительное питание;</w:t>
       </w:r>
@@ -255,51 +255,51 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Лазурный берег,</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С382025005806</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>или аналогичные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Малое море:</w:t>
+        <w:t xml:space="preserve">Малое море:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Ветер Странствий,</w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С382024019177</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Наратэй,</w:t>
@@ -336,219 +336,241 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Возможно как мужское, так и женское подселение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>* Туроператор имеет право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
+        <w:t>* Туроператор имеет право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ЖД вокзал Пермь II</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Просим обратить внимание, что при бронировании железнодорожных туров компания не может гарантировать конкретные места в поезде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Просьба - в момент заведения заявки</w:t>
+        <w:t xml:space="preserve">Просьба - в момент заведения заявки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>проверять данные туристов.</w:t>
+        <w:t xml:space="preserve">проверять данные туристов. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Время выезда поезда может поменяться. Об этом Вы будете уведомлены за 1-2 дня до отправления.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Информация с указанием конкретных мест отправляется за сутки до отправления тура на почту. Благодарим за понимание.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>При желании Вы можете приобрести места в вагонах</w:t>
+        <w:t xml:space="preserve">При желании Вы можете приобрести места в вагонах </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>КУПЕ за дополнительную плату, если они будут в наличии.</w:t>
+        <w:t xml:space="preserve">КУПЕ за дополнительную плату, если они будут в наличии. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Наличие мест в вагонах КУПЕ уточняйте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>в момент бронирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посадка туристов может быть произведена на станцииКУНГУР, ЕКАТЕРИНБУРГ, ТЮМЕНЬ, а также на станциях БАЛЕЗИНО, ГЛАЗОВ</w:t>
+        <w:t xml:space="preserve">Посадка туристов может быть произведена на станции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>КУНГУР, ЕКАТЕРИНБУРГ, ТЮМЕНЬ, а также на станциях БАЛЕЗИНО, ГЛАЗОВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Конкретику мест и наличие билетов со ст. Кунгур, Екатеринбург и Тюмень, а также стоимость уточняйте в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>При планировании поездки есть возможность приобрести тур без ЖД проезда и купить самостоятельно авиабилеты или добраться к месту начала любым удобным способом, в таком случае скидка составит - 19 000 руб</w:t>
+        <w:t xml:space="preserve">При планировании поездки есть возможность приобрести тур без ЖД проезда и купить самостоятельно авиабилеты или добраться к месту начала любым удобным способом, в таком случае скидка составит - 19 000 руб </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Важно</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Информация по ЖД туру будет отправлена на почту в 18:00 час в последний рабочий день перед туром (например, для тура 17.07 — в 18:00 16.07). с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>2. Пенсионное удостоверение, студенческий билет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>3. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении.</w:t>
+        <w:t xml:space="preserve">4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>Ответы на популярные вопросы по оформлению билетов и поездам</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Использовать для бронирования можно паспорт гражданина любой страны. Необходимо только прислать фотографию паспорта в заявку для правильного внесения данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для ЖД проезда:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -695,51 +717,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.30 - 10.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Завтрак в кафе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Наше путешествие по Прибайкалью начинается</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>с обзорной экскурсии по Иркутску -</w:t>
       </w:r>
       <w:r>
-        <w:t>столице Восточной Сибири, «Сибирский Париж», как его называли, город купцов и декабристов…Церкви, особняки, старинные дома. У всего своя история, интересная, подчас печальная, героическая, захватывающая. Мы познакомим Вас с историей нашего города.</w:t>
+        <w:t xml:space="preserve"> столице Восточной Сибири, «Сибирский Париж», как его называли, город купцов и декабристов…Церкви, особняки, старинные дома. У всего своя история, интересная, подчас печальная, героическая, захватывающая. Мы познакомим Вас с историей нашего города. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>После знакомства с сибирским городом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>отправляемся в п. Листвянка</w:t>
       </w:r>
       <w:r>
         <w:t>- поселок Листвянка расположился на истоке реки Ангара и вытянулся вдоль берега Байкала на 5 километров. Свое название поселок получил из-за большего количества растущих вокруг лиственниц. Листвянку по праву можно назвать</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>воротами Байкала</w:t>
       </w:r>
       <w:r>
         <w:t>, для многих туристов именно здесь начинается знакомство с великим озером. Сначала нас встретит</w:t>
       </w:r>
@@ -851,96 +873,99 @@
       <w:r>
         <w:t>Отправитесь</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>в центральную часть озера – на Малое море</w:t>
       </w:r>
       <w:r>
         <w:t>, 320 км в пути, по живописным дорогам Сибири. Во время поездки пейзаж за окном будет меняться от урбанистического до бескрайних степей, зеленой тайги и наконец, скалистых берегов озера Байкал.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Прибытие на базу отдыха,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>размещение в отеле</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Пешеходная экскурсия:</w:t>
+        <w:t xml:space="preserve">Пешеходная экскурсия: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>По-бурятски Малое море звучит как Нарин Далай, что означает Узкое море. Этот узкий пролив отделен от</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>«Большого Байкала»</w:t>
       </w:r>
       <w:r>
         <w:t>островом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ольхон</w:t>
       </w:r>
       <w:r>
         <w:t>. Климат побережья идеальный для отдыха: здесь очень мало осадков и большую часть времени солнечно. Эта часть озера (включая остров Ольхон) представляет собой все</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>природные зоны побережья Байкала</w:t>
       </w:r>
       <w:r>
         <w:t>, сменяющие одна другую: это и степные просторы, шикарные песчаные и галечные пляжи, обрывистые скалы, горы и тайга…во время экскурсий Вы и сами убедитесь в том, насколько красива и разнообразна природа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Малого моря.</w:t>
+        <w:t xml:space="preserve">Малого моря. </w:t>
       </w:r>
       <w:r>
         <w:t>Во время экскурсии Вы узнаете</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>легенды о Священном озере</w:t>
       </w:r>
       <w:r>
         <w:t>. Гид расскажет Вам</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>интересные факты о Байкале</w:t>
       </w:r>
       <w:r>
         <w:t>, о его флоре и фауне, об острове Ольхон, о проливе Ольхонские ворота.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -1160,332 +1185,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Скидка в вагонах ПЛАЦКАРТ:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 0-4 года - 19 000 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 5-9 лет - 12 000 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 10-17 лет - 9 500 руб</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...277 lines deleted...]
-    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:type w:val="nextColumn"/>
-      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -25427,51 +25172,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/58ade7a7-c606-11ef-92da-77d13d5dd2c3/about-resort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/b39c140f-712e-11f0-9c4c-3bf236adcd66/about-resort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/d6a8cf99-c608-11ef-92da-95a2242ecbee/about-resort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/d240ba39-c608-11ef-92da-974ed6c76e59/about-resort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/6125f57b-c911-11f0-8e15-1b3293f87a76/about-resort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/50/perm/?ll=56.183312%2C58.004729&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3Adb704d7dd6f27c5d8fedcf65c962b4dae44674b6cb829b3127e7e271eb8d0b8a&amp;z=18" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1igOFQYsT9drijJCsnUN5KNFvdQgccq-tThv6zCCLOG4/edit?tab=t.0#heading=h.u09fpqw21s23" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/58ade7a7-c606-11ef-92da-77d13d5dd2c3/about-resort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/b39c140f-712e-11f0-9c4c-3bf236adcd66/about-resort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/d6a8cf99-c608-11ef-92da-95a2242ecbee/about-resort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/d240ba39-c608-11ef-92da-974ed6c76e59/about-resort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/6125f57b-c911-11f0-8e15-1b3293f87a76/about-resort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/50/perm/?ll=56.183312%2C58.004729&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3Adb704d7dd6f27c5d8fedcf65c962b4dae44674b6cb829b3127e7e271eb8d0b8a&amp;z=18" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1igOFQYsT9drijJCsnUN5KNFvdQgccq-tThv6zCCLOG4/edit?tab=t.0#heading=h.u09fpqw21s23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1-5WnPOtEBfbAgam4icf2Peir1FvS1FUOo8f9SMH37N8/edit?tab=t.0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>