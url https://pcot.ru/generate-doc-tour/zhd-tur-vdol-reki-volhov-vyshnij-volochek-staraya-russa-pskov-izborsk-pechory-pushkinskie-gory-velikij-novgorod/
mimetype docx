--- v0 (2026-09-15)
+++ v1 (2026-11-01)
@@ -53,87 +53,87 @@
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Предлагаем отправить в классический экскурсионный тур по Северу России, где вы сможете познакомиться с удивительной глубиной русской души и знаменитым радушием этих мест</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Сопровождение группы из Перми</w:t>
-[...2 lines deleted...]
-        <w:t>(контроль маршрута, помощь, развлечения).</w:t>
+        <w:t xml:space="preserve"> Сопровождение группы из Перми</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (контроль маршрута, помощь, развлечения). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>2.</w:t>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Встреча и проводы на вокзале</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Трансфер</w:t>
+        <w:t xml:space="preserve"> Трансфер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>11 экскурсий:</w:t>
+        <w:t xml:space="preserve"> 11 экскурсий:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Экскурсия по Вышнему Волочку</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Обзорная экскурсия по Старой Руссе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Посещение дома-музея Ф.М. Достоевского</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Посещение усадьбы Петровское</w:t>
       </w:r>
@@ -160,71 +160,71 @@
       </w:r>
       <w:r>
         <w:t>– Экскурсия по Свято-Успенскому Псково-Печерскому мужскому монастырю</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Экскурсия по Изборску</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Экскурсия по Великому Новгороду</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Посещение кремлевского комплекса Великого Новгорода</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>5.</w:t>
+        <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Сладкий подарок в дорогу каждому туристу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>6.</w:t>
+        <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>В стоимость входит</w:t>
       </w:r>
       <w:r>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– ЖД билеты в обе стороны (плацкарт)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– автобусный трансфер между городами из Москвы и обратно в Москву</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сопровождение нашим сотрудником из Перми и обратно, контроль всех вопросов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– проживание в гостинице с удобствами в номере</w:t>
       </w:r>
@@ -241,210 +241,210 @@
         <w:t>– входные билеты по программе и т.д.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питание (4 завтрака, 5 обедов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>ЖД билеты в обе стороны (плацкарт)</w:t>
+        <w:t xml:space="preserve"> ЖД билеты в обе стороны (плацкарт)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>сопровождение нашим сотрудником из Перми и обратно, контроль всех вопросов</w:t>
+        <w:t xml:space="preserve"> сопровождение нашим сотрудником из Перми и обратно, контроль всех вопросов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>проживание в гостинице с удобствами в номере</w:t>
+        <w:t xml:space="preserve"> проживание в гостинице с удобствами в номере</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>экскурсионное обслуживание по программе</w:t>
+        <w:t xml:space="preserve"> экскурсионное обслуживание по программе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>входные билеты по программе и т.д.</w:t>
+        <w:t xml:space="preserve"> входные билеты по программе и т.д.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>питание (4 завтрака, 5 обедов)</w:t>
+        <w:t xml:space="preserve"> питание (4 завтрака, 5 обедов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>доплата за проезд в вагон-купе (стоимость уточнять у менеджера при бронировании)</w:t>
+        <w:t xml:space="preserve"> доплата за проезд в вагон-купе (стоимость уточнять у менеджера при бронировании)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>сувениры</w:t>
+        <w:t xml:space="preserve"> сувениры</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>доп. питание</w:t>
+        <w:t xml:space="preserve"> доп. питание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Гостиница «Полисть» 3*</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>‒ располагается в историческом центре города, рядом с известным бальнеологическим курортом и домом-музеем Ф. М. Достоевского.</w:t>
+        <w:t xml:space="preserve"> ‒ располагается в историческом центре города, рядом с известным бальнеологическим курортом и домом-музеем Ф. М. Достоевского.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Все номера оборудованы отдельной ванной комнатой, телефоном, телевизором и бесплатным Wi-Fi.</w:t>
+        <w:t xml:space="preserve">Все номера оборудованы отдельной ванной комнатой, телефоном, телевизором и бесплатным Wi-Fi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Гостиница «Рижская» 3*</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>-  расположена в центре Пскова и окруженна живописным парком, всего в 7 минутах езды от Троицкого собора.  Номера гостиницы оформлены в классическом стиле с домашним интерьером, узорными коврами и тканями. В каждом номере есть телевизор со спутниковыми каналами, холодильник и бесплатные туалетно-косметические принадлежности.</w:t>
+        <w:t xml:space="preserve"> -  расположена в центре Пскова и окруженна живописным парком, всего в 7 минутах езды от Троицкого собора.  Номера гостиницы оформлены в классическом стиле с домашним интерьером, узорными коврами и тканями. В каждом номере есть телевизор со спутниковыми каналами, холодильник и бесплатные туалетно-косметические принадлежности. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Гостиница "Садко" 3*</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>- расположена в исторической части Великого Новгорода.</w:t>
+        <w:t xml:space="preserve"> - расположена в исторической части Великого Новгорода. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Во всех номерах есть кабельное телевидение и отдельная ванная комната. В гостинице магазин сувениров ручной работы из Новгорода.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Оператор имеет право заменить гостиницу аналогичную либо выше уровнем.</w:t>
@@ -458,179 +458,216 @@
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ЖД вокзал Пермь II, около главного входа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Время выезда поезда может поменяться. Об этом Вы будете уведомлены за несколько дней.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В случае неблагоприятных погодных условий (дождь, снег, мороз, сильный ветер) - встреча с сопровождающей проходит в здании ЖД вокзала Пермь II.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Просим обратить внимание, что при бронировании железнодорожных туров компания не может гарантировать конкретные места в поезде.</w:t>
+        <w:t xml:space="preserve">Просим обратить внимание, что при бронировании железнодорожных туров компания не может гарантировать конкретные места в поезде. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Просьба - в момент заведения заявки</w:t>
+        <w:t xml:space="preserve">Просьба - в момент заведения заявки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>проверять данные туристов.</w:t>
+        <w:t xml:space="preserve">проверять данные туристов. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ЖД билеты отправляются на электронную почту за 1 день до выезда в электронном формате вместе с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. ЖД билеты распечатывать НЕ нужно, так как действует электронная регистрация. Их не требуют на посадке. Проводнику показываете только паспорт/свидетельство о рождении. Если группа набирается небольшая, то Вы будете предупреждены через почту о том, что сопровождающей не будет. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>Доплата к стоимости за посадку в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Екатеринбурге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4500 руб. с человека в обе стороны (плацкарт);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>Конкретику мест и наличие билетов со ст. Екатеринбург уточняйте в заявках.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Важно</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Информация по ЖД туру будет отправлена на почту в 18:00 час в последний рабочий день перед туром (например, для тура 17.07 — в 18:00 16.07). с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>2. Пенсионное удостоверение, студенческий билет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>3. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении.</w:t>
+        <w:t xml:space="preserve">4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>Ответы на популярные вопросы по оформлению билетов и поездам</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Использовать для бронирования можно паспорт гражданина любой страны. Необходимо только прислать фотографию паспорта в заявку для правильного внесения данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для ЖД проезда:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>питание,питьевую воду;</w:t>
+        <w:t xml:space="preserve"> питание,питьевую воду;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– кружку;столовые приборы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– деньги для посещения вагона-ресторана;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– одежда для сна, тапочки;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк.</w:t>
       </w:r>
@@ -688,530 +725,536 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 1:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11:23</w:t>
+        <w:t xml:space="preserve">11:23 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>Отправление поезда в Москву</w:t>
+        <w:t xml:space="preserve"> Отправление поезда в Москву</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 2:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>06:30</w:t>
+        <w:t xml:space="preserve">06:30 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>Встреча с гидом на вокзале, отправление группы на программу с путевой информацией</w:t>
+        <w:t xml:space="preserve"> Встреча с гидом на вокзале, отправление группы на программу с путевой информацией </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13:00</w:t>
+        <w:t xml:space="preserve">13:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Обед</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в кафе города</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">14:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– Экскурсия по Вышнему Волочку</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, который величают «Русской Венецией» и «городом семи островов»: центр города с осмотром первого искусственного в России судоходного канала, действующий Казанский женский монастырь, Богоявленский собор (свободное посещение для желающих)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">17:00 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> Отъезд в Старую Руссу</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">19:30 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Размещение в отеле</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г. Старая Русса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>День 3:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">09:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Завтрак в ресторане отеля (шведский стол)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">10:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Обзорная экскурсия по Старой Руссе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> с посещением древнейших памятников архитектуры: Спасо-Преображенский собор XII в., Георгиевская церковь с чудотворной иконой Божией Матери "Старорусская", Троицкая церковь XVII вв., курорт «Старая Русса», осмотр знаменитого Муравьёвского фонтана (высота до 10 метров) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Посещение дома-музея Ф.М. Достоевского,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> где были созданы великие произведения: роман «Бесы» и «Братья Карамазовы», знакомство с жизнью и творчеством писателя</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">14:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обед </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в ресторане города</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">15:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Отъезд в Псков</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>18:00 – Размещение в отеле г. Псков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>День 4:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>07:30 – Завтрак в ресторане отеля (шведский стол)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">08:30 – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Отъезд в Пушкинский заповедник</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Посещение </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>усадьбы Петровское</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, с которой все начиналось для семьи Ганнибалов-Пушкиных на Псковской земле. Экскурсия «Почтенный замок» Ганнибалов», по домам прадеда и двоюродного деда поэта и экскурсионная прогулка по парку усадьбы «Под сенью липовых аллей»</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">14:00 – </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
-        <w:t>в кафе города</w:t>
+        <w:t xml:space="preserve"> в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14:00</w:t>
+        <w:t>15:30 –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>– Экскурсия по Вышнему Волочку</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Посещение усадьбы Михайловское,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> имение матери поэта. Экскурсия «Поэта дом опальный» по господскому дому, где жил и творил А.С.Пушкин. Экскурсия «Люблю сей темный сад…» по усадебному парку</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>–</w:t>
-[...2 lines deleted...]
-        <w:t>Отъезд в Старую Руссу</w:t>
+        <w:t>Святогорский монастырь,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> где находится могила А.С.Пушкина</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>19:30</w:t>
-      </w:r>
+        <w:t>Возвращение в отель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>–</w:t>
-[...2 lines deleted...]
-        <w:t>Размещение в отеле</w:t>
+        <w:t>День 5:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>08:00 – Завтрак в ресторане отеля (шведский стол)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">09:00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>г. Старая Русса</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>Автобусно-пешеходная экскурсия по Пскову</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, в ходе которой Вы совершите пешеходную прогулку по Золотой набережной с посещением нескольких смотровых площадок, познакомитесь с Довмонтовым городом и его достопримечательностями, узнаете историю Вечевой площади Пскова, посетите главный кафедральный Собор города – Собор Святой Троицы. В ходе автобусной части экскурсии </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>День 3:</w:t>
+        <w:t>Вы посетите Покровский комплекс, Ольгинскую часовню, монумент благоверному князю Александру Невскому на горе Соколиха, увидите Палаты купца Подзноева, Меньшиковские палаты и др.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Познакомитесь с многочисленными Храмами Пскова, с Храмами-близнецами, памятниками и с его старинными улицами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09:00</w:t>
-[...50 lines deleted...]
-        <w:t>–</w:t>
+        <w:t xml:space="preserve">13:00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
-        <w:t>в ресторане города</w:t>
+        <w:t xml:space="preserve"> в кафе города Псков</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15:00</w:t>
+        <w:t>14:00 Отъезд в Печоры</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>–</w:t>
-[...8 lines deleted...]
-        <w:t>18:00 – Размещение в отеле г. Псков.</w:t>
+        <w:t>Экскурсия по Свято-Успенскому Псково-Печерскому мужскому монастырю</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, основанному в XV в.   </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Отправление в </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>День 4:</w:t>
-[...11 lines deleted...]
-        <w:t>08:30 –</w:t>
+        <w:t xml:space="preserve">Изборск </w:t>
+      </w:r>
+      <w:r>
+        <w:t>— один из древнейших русских городов, впервые упоминается в летописи под 862 годом. «Отсюда есть пошла Земля русская», и здесь зарождалась российская государственность. Веками древний город защищал северо-западные рубежи, играл первостепенную роль в сохранении православной веры и независимости русского государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Одна из главных достопримечательностей Изборска — это </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Отъезд в Пушкинский заповедник</w:t>
+        <w:t>крепость на горе Жеравьей</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, которая была выстроена в 14 веке и дошла до наших дней в относительно неплохом состоянии. Именно с этой крепости, как считается, начал своё существование Изборск: долгие столетия крепость защищала западные границы страны. В ходе экскурсии по Изборской крепости Вы сможете подняться на боевой ход крепости и полюбоваться красотой Изборско-Мальской долины со смотровой площадки на башне Луковка, посетить Никольский собор XIV века, увидеть знаменитые Словенские ключи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>17:00 – Отъезд в Великий Новгород</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Посещение</w:t>
-      </w:r>
+        <w:t>20:00 – Размещение в отеле г. Великий Новгород.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>усадьбы Петровское</w:t>
-[...2 lines deleted...]
-        <w:t>, с которой все начиналось для семьи Ганнибалов-Пушкиных на Псковской земле. Экскурсия «Почтенный замок» Ганнибалов», по домам прадеда и двоюродного деда поэта и экскурсионная прогулка по парку усадьбы «Под сенью липовых аллей»</w:t>
+        <w:t>День 6:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14:00 –</w:t>
+        <w:t>08:00 – Завтрак в ресторане отеля (шведский стол)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">09:00 – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Экскурсия по Великому Новгороду</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – первая столица Древней Руси</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Знакомство со старым городом - Ярославово Дворище и древний Торг - архитектурный ансамбль XII-XVIII вв.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Кремлевский комплекс:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> стены и башни Кремля, Софийский собор XI в.(с заходом), звонница XVIв - самое древнее и крупное из дошедших до нас подколокольных сооружений, Магдебургские бронзовые врата, Владычный двор, памятник «Тысячелетие России» - энциклопедия государства российского, запечатленная в бронзе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">13:00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
-        <w:t>в кафе города</w:t>
+        <w:t xml:space="preserve"> в ресторане города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15:30 –</w:t>
+        <w:t>14:00 – Отъезд в Москву</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>22:00 –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение усадьбы Михайловское,</w:t>
-[...207 lines deleted...]
-        <w:t>Ориентировочное время прибытия в Москву</w:t>
+        <w:t xml:space="preserve"> Ориентировочное время прибытия в Москву</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23:20 – Отправление поезда в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 7:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23:53 - Прибытие группы в Пермь</w:t>
       </w:r>
@@ -1227,50 +1270,51 @@
         </w:rPr>
         <w:t>* Указанное время является ориентировочным, зависит от дорожной ситуации и других ситуаций, которые прямо или косвенно могут повлиять на время прибытия</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:color w:val="C0392B"/>
         </w:rPr>
         <w:t>Скидки распространяются только на вагоны "плацкарт". На купе скидки нет. Чтобы понять, какой вагон, смотрим табличку внизу с датами.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 0-4 - 8 500 р. (без места в поезде)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 5-9 лет - 5 500 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Школьник 10-17 лет - 4 100 р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Важно! Если туристу менее 18 лет, и он не является школьником (закончил 9 классов, поступил в колледж и т.д.), то скидка школьная не предоставляется. Турист проходит по взрослой цене. Также, если школьник не предоставляет справку из школы, то доплата за проезд, производится самостоятельно родителями.</w:t>
@@ -25246,51 +25290,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polist-tour.ru/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijskaya.ru/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotel-sadko.ru/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1igOFQYsT9drijJCsnUN5KNFvdQgccq-tThv6zCCLOG4/edit?tab=t.0#heading=h.u09fpqw21s23" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polist-tour.ru/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rijskaya.ru/index.html" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hotel-sadko.ru/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1igOFQYsT9drijJCsnUN5KNFvdQgccq-tThv6zCCLOG4/edit?tab=t.0#heading=h.u09fpqw21s23" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1-5WnPOtEBfbAgam4icf2Peir1FvS1FUOo8f9SMH37N8/edit?tab=t.0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>