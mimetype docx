--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -674,82 +674,115 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Отправление из Перми. Так как это чартерный поезд, время выезда известно за 1-2 дня до выезда. На почту будет выслана информация вместе с памяткой. По 2025 году - выезд был в 16.00 час. Также возможна пересадка в г. Киров (по 2025 году была с 21.00 до 23.00), о которой информация будет известна за 1-2 суток. В пути до Южного Котласа - 20 часов езды. В Котласе делаем пересадку из поезда в автобус, чтобы добраться до Великого Устюга.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис, ....</w:t>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Важно</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>Пенсионное удостоверение, студенческий билет.</w:t>
+        <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:t>Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t>Информация по ЖД туру будет отправлена на почту в 18:00 час в последний рабочий день перед туром (например, для тура 17.07 — в 18:00 16.07). с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>2. Пенсионное удостоверение, студенческий билет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>3. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Распечатать памятку по турам</w:t>
+          <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ответы на популярные вопросы по оформлению билетов и поездам</w:t>
+      </w:r>
+      <w:r>
+        <w:t>*Использовать для бронирования можно паспорт гражданина любой страны. Необходимо только прислать фотографию паспорта в заявку для правильного внесения данных.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для ЖД проезда:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питание,питьевую воду;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -25199,51 +25232,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hotelvu.ru/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/1642a8b4-c608-11ef-92da-e14184c31a03/about-resort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gleden-hotel.ru/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/2b707bd8-c606-11ef-92da-e1200cdafa70/about-resort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/5b216d37-c608-11ef-92da-91a0529b83d4/about-resort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hotelvu.ru/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/1642a8b4-c608-11ef-92da-e14184c31a03/about-resort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gleden-hotel.ru/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/2b707bd8-c606-11ef-92da-e1200cdafa70/about-resort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/5b216d37-c608-11ef-92da-91a0529b83d4/about-resort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1igOFQYsT9drijJCsnUN5KNFvdQgccq-tThv6zCCLOG4/edit?tab=t.0#heading=h.u09fpqw21s23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>