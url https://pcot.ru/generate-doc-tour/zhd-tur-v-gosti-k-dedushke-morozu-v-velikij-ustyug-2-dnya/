--- v1 (2026-07-17)
+++ v2 (2026-09-03)
@@ -646,50 +646,65 @@
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С352024007961</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Номера с удобствами на блок (4+4), 2-х местные с удобствами в номерах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Отправление из Перми. Так как это чартерный поезд, время выезда известно за 1-2 дня до выезда. На почту будет выслана информация вместе с памяткой. По 2025 году - выезд был в 16.00 час. Также возможна пересадка в г. Киров (по 2025 году была с 21.00 до 23.00), о которой информация будет известна за 1-2 суток. В пути до Южного Котласа - 20 часов езды. В Котласе делаем пересадку из поезда в автобус, чтобы добраться до Великого Устюга.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>