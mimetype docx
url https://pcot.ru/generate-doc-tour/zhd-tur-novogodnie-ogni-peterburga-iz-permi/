--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -8,124 +8,123 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t>ЖД тур: "Новогодние огни Петербурга" из Перми (тур на поезде), г. Санкт-Петербург, 4 дня</w:t>
+        <w:t>ЖД тур: Новогодние огни Петербурга, г. Санкт-Петербург, 4 дня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Санкт-Петербург - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Планируете встретить Новый 2026 год в сказочном Санкт-Петербурге? Этот город превращается в волшебное зимнее царство, где каждый уголок наполняется праздничной магией. Представьте себе, как классические улицы и архитектура превращаются в яркое шоу огней и огненных фейерверков, а атмосферу наполняют шумные ярмарки, уличные спектакли и живые концерты. В это время город оживает: уютные рестораны и кафе приглашают согреться горячим чаем или глинтвейном, а снежные горки и катки создают веселое настроение для всей семьи. Не упустите шанс провести новогодние каникулы в Петербурге — комфортный ж/д тур обеспечит вам незабываемое путешествие, полное радости, волшебства и русского гостеприимства!</w:t>
+        <w:t>Планируете встретить Новый 2027 год в сказочном Санкт-Петербурге? Этот город превращается в волшебное зимнее царство, где каждый уголок наполняется праздничной магией. Представьте себе, как классические улицы и архитектура превращаются в яркое шоу огней и огненных фейерверков, а атмосферу наполняют шумные ярмарки, уличные спектакли и живые концерты. В это время город оживает: уютные рестораны и кафе приглашают согреться горячим чаем или глинтвейном, а снежные горки и катки создают веселое настроение для всей семьи. Не упустите шанс провести новогодние каникулы в Петербурге — комфортный ж/д тур обеспечит вам незабываемое путешествие, полное радости, волшебства и русского гостеприимства!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Профессиональное</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>сопровождение группы из Перми</w:t>
       </w:r>
       <w:r>
         <w:t>, которое обеспечивает контроль маршрута и своевременную помощь, делая ваше путешествие максимально комфортным и безопасным.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Трансферы</w:t>
       </w:r>
       <w:r>
         <w:t>по программе в Санкт-Петербурге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Гарантированное наличие билета</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>категории КУПЕ</w:t>
-[...2 lines deleted...]
-        <w:t>— ваше путешествие будет комфортным и без лишних хлопот (кроме даты 05.01)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>— ваше путешествие будет комфортным и без лишних хлопот</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8 экскурсий, включенных в программу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Обзорная экскурсия «Парадный Петербург»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Знакомство с ансамблем Казанской площади и Казанским собором</w:t>
       </w:r>
@@ -271,971 +270,402 @@
       <w:r>
         <w:t>Экскурсионное обслуживание и входная плата в музеи:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ТАРИФ "КОМФОРТ" включает:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Железнодорожные билеты Пермь – Санкт-Петербург – Пермь (КУПЕ)</w:t>
+        <w:t>Железнодорожные билеты Пермь – Санкт-Петербург – Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Сопровождение представителем фирмы из Перми</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание в отеле</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Питание: 3 завтрака, 3 обеда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Экскурсионная программа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Все трансферы по программе</w:t>
-[...7 lines deleted...]
-        <w:t>ТАРИФ "СТАНДАРТ" включает:</w:t>
+        <w:t>Экскурсия в  Юсуповский дворец</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Железнодорожные билеты Пермь – Санкт-Петербург – Пермь (КУПЕ)</w:t>
+        <w:t>Вечерняя автобусная экскурсия «Огни новогоднего Петербурга» (только для даты 30.12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Сопровождение представителем фирмы из Перми</w:t>
+        <w:t>Автобусная экскурсия «…И по старинному преданию должно исполниться желание» (для всех заездов)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Проживание в отеле</w:t>
+        <w:t>Все трансферы по программе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ТАРИФ "СТАНДАРТ" включает:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Питание: 3 завтрака</w:t>
+        <w:t>Железнодорожные билеты Пермь – Санкт-Петербург – Пермь (КУПЕ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Экскурсионная программа:</w:t>
+        <w:t>Сопровождение представителем фирмы из Перми</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Проживание в отеле</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Питание: 3 завтрака</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Экскурсионная программа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Все трансферы по программе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t>– Сувениры</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>– Дополнительное питание</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>– Дополнительные экскурсии.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>–</w:t>
-[...573 lines deleted...]
-        <w:t>*Экскурсия состоится при наборе от 10 чел. В случае, если группа не наберется, за несколько дней до тура мы сделаем перерасчет заявки, возвратим денежные средства.</w:t>
+        <w:t>Информация о банкете. СМОТРЕТЬПО ССЫЛКЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Внимание! В Санкт-Петербурге с 01 апреля 2024г. вводится курортный сбор – 100 руб. в сутки со взрослого человека (от 18 лет). Сбор оплачивается туристом самостоятельно в день заезда на ресепшн за весь период проживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>От уплаты курортного сбора освобождена22 льготная категория гражданпри предъявлении оригинала документа или его заверенной копии, в том числе ветераны, инвалиды 1-2 групп, члены многодетных семей и другие. Необходимо предъявить оригинал и заверенную в установленном порядке копию документа, подтверждающего льготу. Гостиница сканирует этот документ и подгружает в систему обмена данными.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>* Туроператор имеет право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
-[...21 lines deleted...]
-        <w:br/>
+        <w:t>* Туроператор имеет право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров, расположение номеров по этажам одной семьи, но в разных номерах и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink r:id="rId9">
-[...9 lines deleted...]
-        <w:t>, около главного входа.</w:t>
+      <w:r>
+        <w:t>ЖД вокзал Пермь II, около главного входа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Просим обратить внимание, что при бронировании железнодорожных туров компания не может гарантировать конкретные места в поезде.</w:t>
-[...5 lines deleted...]
-        <w:t>Просьба - в момент заведения заявки</w:t>
+        <w:t>Встреча с сопровождающей на улице перед главным входом на вокзал, под эл. табло слева. В случае неблагоприятных погодных условий (дождь, снег, мороз, сильный ветер) - встреча с сопровождающей проходит</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>проверять данные туристов.</w:t>
+        <w:t>в здании вокзала</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, а не на улице.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:t>Время выезда поезда может поменяться. Об этом Вы будете уведомлены за 1-2 дня до отправления.</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Ваше путешествие начнется с комфортабельного переезда, благодаря тому, что места предоставляются в вагонах класса "КУПЕ".</w:t>
+        <w:t>Просим обратить внимание, что при бронировании ЖД туров компания не может гарантировать конкретные места в поезде. Информация с указанием конкретных мест отправляется за 1–2 дня до отправления тура на почту. Благодарим за понимание.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Просьба - в момент заведения заявки проверять данные туристов.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Для Вашего комфорта, если на нужную Вам дату, указан тип вагона "плацкарт", мы можем забронировать места в вагоне типа "купе" (при наличии свободных мест). При желании Вы можете приобрести все 4 места в отсеке "купе", чтобы путешествовать без соседей, если в Вашей компании меньше 4-х человек. Уточнять стоимость доплаты за "купе" необходимо у менеджера при бронировании.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Ребенок 0-4 года оформляется без места в поезде. Для большего комфорта Вы можете оформить ребёнка 0-4 года с отдельным местом в поезде. Обратите внимание, что при оформлении с местом - ребёнок автоматически переводится в категорию 5-12 лет.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...55 lines deleted...]
-    </w:p>
+    <w:p/>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис</w:t>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Важно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:t>Информация по ЖД туру будет отправлена на почту в 18:00 час в последний рабочий день перед туром (например, для тура 17.07 — в 18:00 16.07). с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:t>2. Пенсионное удостоверение, студенческий билет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>3. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении. Информация по ЖД туру отправляются на электронную почту за 1 рабочий день до выезда вместе с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Конкретизацию мест в обе стороны на посадке при встрече сообщит сопровождающая. При наборе небольшой группе туристы отправляются без сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
+        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:br/>
-[...1 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ответы на популярные вопросы по оформлению билетов и поездам</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:t>*Использовать для бронирования можно паспорт гражданина любой страны. Необходимо только прислать фотографию паспорта в заявку для правильного внесения данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для ЖД проезда:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питание,питьевую воду;</w:t>
       </w:r>
@@ -1317,542 +747,561 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>06.02 - Ориентировочное время выезда поезда из Перми. Возможно изменение время выезда поезда на разные даты тура.</w:t>
+        <w:t>05.30 - 06.02 - Ориентировочное время выезда поезда из Перми.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>*Возможно изменение время выезда поезда на разные даты тура. Актуальное время выезда и номер поезда смотри в таблице с прайсом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09:40 - Встреча с экскурсоводом на Ладожском вокзале у вагона поезда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:00 -</w:t>
+        <w:t>10.00 - Отъезд на программу.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Проезд по Невскому проспекту «Здравствуй, Питер! Здравствуй, Невский!»</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:30</w:t>
+        <w:t>10.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>- Обзорная экскурсия по городу «Парадный Петербург»</w:t>
-[...2 lines deleted...]
-        <w:t>это увлекательное путешествие по самым красивым и знаковым местам города: Зимнему дворцу, Исаакиевскому собору, Адмиралтейству и живописным площадям. Величие дворцов, архитектурные шедевры и уютные парки откроют перед вами истинное лицо этого великолепного города.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Обзорная экскурсия по городу «Парадный Петербург».</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Погрузитесь в захватывающее путешествие сквозь века! Экскурсовод расскажет об истории создания города и этапах формирования лучших архитектурных ансамблей: Стрелка Васильевского острова, Марсово поле, Дворцовая, Сенатская и Исаакиевская площади. Вы проедете Дворцовую и Университетскую набережные и полюбуетесь мостами и панорамой Невы, сделаете остановку у памятника Петру I (Медный всадник).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>~12:45 -</w:t>
+        <w:t>12.45 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Знакомство с ансамблем Казанской площади</w:t>
       </w:r>
       <w:r>
-        <w:t>. История создания Казанского собора, шедевра русской петербургской культуры и главного кафедрального собора города. Собор освещен в честь Казанской иконы Божией Матери – покровительницы русского воинства. Памятник воинской славы 1812 года, место захоронения великого русского полководца М.И. Кутузова.</w:t>
+        <w:t>. История создания Казанского собора, шедевра русской петербургской культуры и главного кафедрального собора города. Собор освещен в честь Казанской иконы Божией Матери – покровительницы русского воинства.  Памятник воинской славы 1812 года, место захоронения великого русского полководца М.И. Кутузова.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Посещение Казанского собора.Для тарифа "стандарт"</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Посещение Казанского собора.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Для тарифа "комфорт":</w:t>
+      </w:r>
+      <w:r>
+        <w:t>13:45 -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Обед</w:t>
+      </w:r>
+      <w:r>
+        <w:t>в кафе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>14:30 - Сбор группы и отъезд на размещение.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>15:00 - Размещение по месту проживания. Окончание программы. Свободное время. [slider id=124]</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Информация о банкете для тура 30.12.2026 . СМОТРЕТЬПО ССЫЛКЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>3 день:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Завтрак</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Для заезда 30.12.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>12:30 - Встреча с гидом в холле гостиницы.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>У Петроградской набережной отчетливо выделяется силуэт военного корабля начала XX столетия – это</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>крейсер «Аврора».</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Вы узнаете об этом легендарном корабле-музей, свидетеле и участнике революционных событий 1917г., уникальном памятнике истории России, ее Военно-Морского Флота (внешний осмотр).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>13:30 -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Прогулка-экскурсия по территории Петропавловской крепости</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>«Здесь будет город заложен…».</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Крепость - старейшая постройка города. Вы увидите старинные бастионы и здания XVIII века, памятник Петру I, собор Святых Петра и Павла — усыпальницу российских императоров, а также тюрьму Трубецкого бастиона, служившую главной политической тюрьмой царской России.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для тарифа "стандарт"</w:t>
       </w:r>
       <w:r>
         <w:t>: свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для тарифа "комфорт":</w:t>
       </w:r>
       <w:r>
+        <w:t>15.45 - Обед в кафе</w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13:45 - Обед в кафе</w:t>
+        <w:t>16:30 - Сбор группы (вариант "стандарт" и "комфорт")</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Новогодний банкет (программа уточняется) (за доп.плату)</w:t>
+        <w:t>Вечерняя автобусная экскурсия «Огни новогоднего Петербурга»</w:t>
+      </w:r>
+      <w:r>
+        <w:t>позволит увидеть совершенно особый Петербург, почувствовать неповторимое очарование главных проспектов, дворцов, набережных и мостов Петербурга, залитых светом ночной подсветки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Обратите внимание! Программа новогоднего банкета будет известна не ранее середины октября.</w:t>
+        <w:t>18:30 - Окончание программы по месту проживания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3 день:</w:t>
+        <w:t>Для заезда 02.01.2026 и 04.01.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>09:30 - Встреча с гидом в холле гостиницы</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>У Петроградской набережной отчетливо выделяется силуэт военного корабля начала XX столетия – это</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Завтрак</w:t>
-[...15 lines deleted...]
-        <w:t>12:30 - Встреча с гидом в холле гостиницы.</w:t>
+        <w:t>крейсер «Аврора».</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Вы узнаете об этом легендарном корабле-музей, свидетеле и участнике революционных событий 1917г., уникальном памятнике истории России, ее Военно-Морского Флота (внешний осмотр).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>13:30 -</w:t>
+        <w:t>10:30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Прогулка-экскурсия по территории Петропавловской крепости</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>«Здесь будет город заложен…».</w:t>
       </w:r>
       <w:r>
-        <w:t>Петропавловская крепость - старейшая постройка города, расположена на Заячьем острове. Вы увидите бастионы и здания XVIII в., - собор Святых Петра и Павла (усыпальницу российских императоров), памятник Петру I.</w:t>
+        <w:t>Крепость - старейшая постройка города. Вы увидите старинные бастионы и здания XVIII века, памятник Петру I, собор Святых Петра и Павла — усыпальницу российских императоров, а также тюрьму Трубецкого бастиона, служившую главной политической тюрьмой царской России.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для тарифа "стандарт"</w:t>
       </w:r>
       <w:r>
         <w:t>: свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для тарифа "комфорт":</w:t>
       </w:r>
       <w:r>
-        <w:br/>
-[...11 lines deleted...]
-        <w:br/>
+        <w:t>13.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Вечерняя автобусная экскурсия «Огни новогоднего Петербурга»</w:t>
-[...2 lines deleted...]
-        <w:t>позволит увидеть совершенно особый Петербург, почувствовать неповторимое очарование главных проспектов, дворцов, набережных и мостов Петербурга, залитых светом ночной подсветки.</w:t>
+        <w:t>Обед</w:t>
+      </w:r>
+      <w:r>
+        <w:t>в кафе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18:30 - Окончание программы по месту проживания</w:t>
+        <w:t>14.30 - Окончание программы у гостиницы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Для заезда 03.01.2026 и 05.01.2026</w:t>
-[...4 lines deleted...]
-        <w:t>09:30 - Встреча с гидом в холле гостиницы</w:t>
+        <w:t>4 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Завтрак в гостинице</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>10.00 - Встреча с экскурсоводом в холле. Отъезд на программу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>10.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Знакомство с историей</w:t>
+        <w:t>Экскурсия в Юсуповский дворец -</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жемчужина архитектуры Санкт-Петербурга</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>крейсера «Аврора».</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Этот памятник XVIII века, принадлежавший знаменитому роду князей Юсуповых, сочетает в себе великолепие исторической роскоши и атмосферу частной усадьбы. Экскурсия позволит гостям окунуться в атмосферу аристократической жизни XIX–XX веков, полюбоваться изысканной мебелью, живописью, скульптурой. Особое внимание привлекает роскошный домашний театр дворца, построенный специально для представлений императорской семьи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Прогулка-экскурсия по территории Петропавловской крепости</w:t>
-[...12 lines deleted...]
-      </w:r>
+        <w:t>Экскурсия проходит с бесплатным аудиогидом, также возможно воспользоваться мобильным приложением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для тарифа "стандарт"</w:t>
       </w:r>
       <w:r>
-        <w:t>: свободное время</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Окончание программы. Свободное время в центре города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для тарифа "комфорт":</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.00 - Обед в кафе</w:t>
+        <w:t>12.00 - Отъезд на загородную экскурсию «Зимняя сказка Царского села» г. Пушкин. Трассовая экскурсия «Дорога в императорскую резиденцию».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.30 - Окончание программы у гостиницы</w:t>
-[...2 lines deleted...]
-    <w:p>
+        <w:t>13.40 - Экскурсия в</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>4 день:</w:t>
-[...14 lines deleted...]
-        <w:br/>
+        <w:t>Екатерининский дворец</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(в составе сборной группы музея). Дворец поражает своим великолепием и богатым внутренним убранством. Вы посетите роскошные парадные залы, украшенные изящными люстрами, зеркалами, золочёной резьбой, живописными плафонами, а также увидите знаменитую</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>10:30 - Экскурсия в Юсуповский дворец -</w:t>
-[...49 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Янтарную комнату</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, известную своей уникальной отделкой янтарём. Во дворце также представлены уникальные предметы искусства, мебель и декоративные элементы, отражающие вкусы и предпочтения императриц Елизаветы Петровны и Екатерины II.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Самостоятельная прогулка</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>по Екатерининскому парку.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>16:15 -</w:t>
-[...5 lines deleted...]
-        <w:t>Обед в кафе</w:t>
+        <w:t>16.15 - Обед в кафе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17.00 - Отъезд в Санкт-Петербург.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18:30 - Окончание программы по месту проживания</w:t>
+        <w:t>18.30 - Окончание программы по месту проживания [slider id=125]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак. Освобождение номеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09:45 - Встреча с экскурсоводом в холле. Отъезд на программу.</w:t>
+        <w:t>09.45 - Встреча с экскурсоводом в холле. Отъезд на программу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Автобусная экскурсия «…И по старинному преданию должно исполниться желание».</w:t>
       </w:r>
       <w:r>
         <w:t>Вы познакомитесь с легендарными петербургскими местами, связанными с мифами и легендами города, где исполняются желания: могучие атланты Эрмитажа, знаменитые сфинксы и крошечный Чижик-Пыжик – все они к Вашим услугам!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12:00 - Трансфер на Ладожский вокзал.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12:45 - Окончание программы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13:45 - Отъезд из Санкт-Петербурга</w:t>
+        <w:t>13:45 - Ориентировочное время отъезд из Санкт-Петербурга</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Прибытие поезда в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>* Обратите внимание! Дни проведения экскурсий могут быть изменены местами. Пожалуйста, учитывайте это при планировании свободного времени. Точная программа и порядок экскурсий будут известны за 1-2 дня до отправления поезда.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
@@ -1964,104 +1413,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Дети 10-17 - 5 700 р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если турист хочет сэкономить на туре, то можно без доплат за 1-но местное размещение оформить подселение с другим туристом. Стоимость для него будет, как на 1 чел. при 2-х местном размещении. Женское подселение мы оформляем всегда, когда в туре едет сопровождающая. А мужское - не со 100% гарантией, так как его сложнее найти. С водителями мы не размещаем. За неделю до выезда мы сообщим Вам, нашлось ли подселение туристу, или ему придется доплатить за 1-но местный номер.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>Согласно</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>постановлению Правительства Российской Федерации от 4 марта 2025 г. № 266, приказа Федеральной антимонопольной службы от 31 марта 2025 г. № 218/25 приказа Федеральной антимонопольной службы от 31 марта 2025 г. № 219/25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>льгота на проезд</w:t>
       </w:r>
       <w:r>
         <w:t>железнодорожным транспортом</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>предоставляется детям – гражданам Российской Федерации.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>К документам, удостоверяющим гражданство Российской Федерации ребёнка в возрасте до 14 лет, относятся:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>свидетельство о рождении с отметкой, подтверждающей наличие гражданства Российской Федерации</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, проставленной должностным лицом органа, ведающего делами о гражданстве Российской Федерации, и печатью этого органа.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стандарт</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2-х местный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2-х местный + доп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>1-но местный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>30.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>04.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>64 220</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>67 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>68 115</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>71 700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>73 150</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>77 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>02.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>07.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>64 505</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>67 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>68 400</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>72 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>74 005</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>77 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>04.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>65 645</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>69 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>66 595</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>70 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>76 570</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>80 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>комфорт</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2-х местный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2-х местный + доп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>1-но местный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>30.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>04.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>67 735</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>71 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>71 630</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>75 400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>76 665</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>80 700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>02.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>07.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>68 020</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>71 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>71 915</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>75 700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>77 520</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>81 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>04.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>69 160</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>72 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>70 110</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>73 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 085</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:type w:val="nextColumn"/>
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -26003,51 +26089,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/50/perm/?ll=56.183312%2C58.004729&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3Adb704d7dd6f27c5d8fedcf65c962b4dae44674b6cb829b3127e7e271eb8d0b8a&amp;z=18" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1igOFQYsT9drijJCsnUN5KNFvdQgccq-tThv6zCCLOG4/edit?tab=t.0#heading=h.u09fpqw21s23" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garant.ru/products/ipo/prime/doc/411498755/#:~:text=%D0%9F%D1%80%D0%B0%D0%B2%D0%B8%D1%82%D0%B5%D0%BB%D1%8C%D1%81%D1%82%D0%B2%D0%BE%20%D0%BF%D0%BE%D1%80%D1%83%D1%87%D0%B8%D0%BB%D0%BE%20%D0%A4%D0%90%D0%A1:,%D1%81%D0%BE%20%D0%B4%D0%BD%D1%8F%20%D0%B5%D0%B3%D0%BE%20%D0%BE%D1%84%D0%B8%D1%86%D0%B8%D0%B0%D0%BB%D1%8C%D0%BD%D0%BE%D0%B3%D0%BE%20%D0%BE%D0%BF%D1%83%D0%B1%D0%BB%D0%B8%D0%BA%D0%BE%D0%B2%D0%B0%D0%BD%D0%B8%D1%8F." TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_462531/a50f798ee3926833e904781b58583221d56b4ffe/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1igOFQYsT9drijJCsnUN5KNFvdQgccq-tThv6zCCLOG4/edit?tab=t.0#heading=h.u09fpqw21s23" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.garant.ru/products/ipo/prime/doc/411498755/#:~:text=%D0%9F%D1%80%D0%B0%D0%B2%D0%B8%D1%82%D0%B5%D0%BB%D1%8C%D1%81%D1%82%D0%B2%D0%BE%20%D0%BF%D0%BE%D1%80%D1%83%D1%87%D0%B8%D0%BB%D0%BE%20%D0%A4%D0%90%D0%A1:,%D1%81%D0%BE%20%D0%B4%D0%BD%D1%8F%20%D0%B5%D0%B3%D0%BE%20%D0%BE%D1%84%D0%B8%D1%86%D0%B8%D0%B0%D0%BB%D1%8C%D0%BD%D0%BE%D0%B3%D0%BE%20%D0%BE%D0%BF%D1%83%D0%B1%D0%BB%D0%B8%D0%BA%D0%BE%D0%B2%D0%B0%D0%BD%D0%B8%D1%8F." TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_462531/a50f798ee3926833e904781b58583221d56b4ffe/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>