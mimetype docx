--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -554,50 +554,62 @@
         <w:t>2. Пенсионное удостоверение, студенческий билет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>3. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении. Информация по ЖД туру отправляются на электронную почту за 1 рабочий день до выезда вместе с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Конкретизацию мест в обе стороны на посадке при встрече сообщит сопровождающая. При наборе небольшой группе туристы отправляются без сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ответы на популярные вопросы по оформлению билетов и поездам</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для ЖД проезда:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>