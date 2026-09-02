--- v1 (2026-07-17)
+++ v2 (2026-09-02)
@@ -431,50 +431,65 @@
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Гостиницы уточняются</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для получения актуальной информации о доступных услугах и удобствах в гостинице, таких как бассейны, тапочки, виды завтрака, наличие фенов и другие услуги, пожалуйста, перейдите по</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ссылке в табличке с прайсом.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Обратите внимание: при замене гостиницы информация будет актуализирована на сайте, а также путем информирования в заявках.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Важная информация!</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Детям, которые едут в тур  НЕ в сопровождении  родителей (с бабушками,дедушками и пр.), при заселении должны  предоставить: заявление от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ЖД вокзал Пермь II, около главного входа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>