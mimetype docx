--- v0 (2026-08-01)
+++ v1 (2026-10-31)
@@ -53,154 +53,154 @@
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Приглашаем вас в путешествие по двум удивительным регионам России: Карелии и Санкт-Петербургу. В течение несколько дней вы сможете познакомиться с красотами природы Карелии, прокатиться на ретро-поезде и увидеть главные достопримечательности Санкт-Петербурга в одном туре.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Сопровождение группы из Перми</w:t>
+        <w:t xml:space="preserve"> Сопровождение группы из Перми</w:t>
       </w:r>
       <w:r>
-        <w:t>(контроль маршрута, помощь, развлечения).</w:t>
+        <w:t xml:space="preserve"> (контроль маршрута, помощь, развлечения). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>2.</w:t>
+        <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Встреча и проводы на вокзале</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Трансфер</w:t>
+        <w:t xml:space="preserve"> Трансфер </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>7 экскурсий:</w:t>
+        <w:t xml:space="preserve"> 7 экскурсий:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– экскурсия по Свято-Троицкому мужскому монастырю</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– обзорная экскурсия по Петрозаводску</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– посещение водопада Кивач</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– посещение палеовулкана «Гирвас»</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– экскурсия "мраморный каньон" в горном парке Рускеала</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– поездка на ретро-поезде</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– экскурсия по Ленфильму</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>5.</w:t>
+        <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Сладкий подарок в дорогу каждому туристу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>6.</w:t>
+        <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>В стоимость входит</w:t>
       </w:r>
       <w:r>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– ЖД билеты в обе стороны (плацкарт)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сопровождение нашим сотрудником из Перми и обратно, контроль всех вопросов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– проживание в гостинице с удобствами в номере</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– экскурсионное обслуживание по программе</w:t>
       </w:r>
@@ -211,154 +211,154 @@
         <w:t>– входные билеты по программе и т.д.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питание (4 завтрака, 2 обеда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>ЖД билеты в обе стороны (плацкарт)</w:t>
+        <w:t xml:space="preserve"> ЖД билеты в обе стороны (плацкарт)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>сопровождение нашим сотрудником из Перми и обратно, контроль всех вопросов</w:t>
+        <w:t xml:space="preserve"> сопровождение нашим сотрудником из Перми и обратно, контроль всех вопросов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>проживание в гостинице с удобствами в номере</w:t>
+        <w:t xml:space="preserve"> проживание в гостинице с удобствами в номере</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>экскурсионное обслуживание по программе</w:t>
+        <w:t xml:space="preserve"> экскурсионное обслуживание по программе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>входные билеты по программе и т.д.</w:t>
+        <w:t xml:space="preserve"> входные билеты по программе и т.д.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>питание (4 завтрака, 2 обеда)</w:t>
+        <w:t xml:space="preserve"> питание (4 завтрака, 2 обеда)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>доплата за проезд в вагон-купе (стоимость уточнять у менеджера при бронировании)</w:t>
+        <w:t xml:space="preserve"> доплата за проезд в вагон-купе (стоимость уточнять у менеджера при бронировании)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>сувениры</w:t>
+        <w:t xml:space="preserve"> сувениры</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>доп. питание</w:t>
+        <w:t xml:space="preserve"> доп. питание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>С 1 марта 2026 года вступили в силу новые Правила предоставления гостиничных услуг (Постановление Правительства РФ № 1912 от 27.11.2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Основное изменение:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Требуется согласие ОБОИХ родителей (или законных представителей) на заселение несовершеннолетних детей в отели и другие средства размещения.</w:t>
       </w:r>
@@ -380,114 +380,192 @@
       <w:r>
         <w:t>ЖД вокзал Пермь II, около главного входа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Время выезда поезда может поменяться. Об этом Вы будете уведомлены за несколько дней.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Просим обратить внимание, что при бронировании железнодорожных туров компания не может гарантировать конкретные места в поезде. Билеты с указанием конкретных мест высылаются за 1–2 дня до отправления поезда. Благодарим за понимание.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Просьба - в момент заведения заявки</w:t>
+        <w:t xml:space="preserve">Просьба - в момент заведения заявки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>проверять данные туристов.</w:t>
+        <w:t xml:space="preserve">проверять данные туристов. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*В случае неблагоприятных погодных условий (дождь, снег, мороз, сильный ветер) - встреча с сопровождающей проходит в здании ЖД вокзала Пермь II.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
-[...2 lines deleted...]
-    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>Посадка туристов может быть произведена на станции</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ВЕРЕЩАГИНО</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>, но без изменения стоимости, так как билеты выписываются из Перми (см. цену в прайсе "из Перми");</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>Доплата к стоимости за посадку в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Кунгуре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>3100 руб. с человека в обе стороны (плацкарт);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>Доплата к стоимости за посадку в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Екатеринбурге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4500 руб. с человека в обе стороны (плацкарт);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>Конкретику мест и наличие билетов со ст. Кунгур и Екатеринбург уточняйте в заявках.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис, пенсионное удостоверение, школьная справка для детей 10-17 лет из общеобразовательного учреждения (необходимо предъявить школьную справку на посадке, кроме летнего периода с 01.06 по 31.08). В летний период скидка школьникам действует по возрасту без предоставления справки.3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>ЖД билеты отправляются на электронную почту за 1 день до выезда в электронном формате вместе с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. ЖД билеты распечатывать НЕ нужно, так как действует электронная регистрация. Их не требуют на посадке. Проводнику показываете только паспорт/свидетельство о рождении. Если группа набирается небольшая, то Вы будете предупреждены через почту о том, что сопровождающей не будет. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для ЖД проезда:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
-        <w:t>питание,питьевую воду;</w:t>
+        <w:t xml:space="preserve"> питание,питьевую воду;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– кружку;столовые приборы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– деньги для посещения вагона-ресторана;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– одежда для сна, тапочки;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк.</w:t>
       </w:r>
@@ -570,435 +648,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 2:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09:40 – Прибытие в г. Санкт-Петербург.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10:00 – 11:00 – Завтрак в кафе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14:30 – 15:30 –</w:t>
+        <w:t xml:space="preserve">14:30 – 15:30 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Свято-Троицкий мужской монастырь Александра Свирского</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Путешествие по Свирскому монастырю начнётся с увлекательной</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>пешеходной экскурсии в сопровождении монахов. У вас будет возможность осмотреть Троицкий и Преображенский соборы, а также познакомиться со старинными колоколами звонницы. Монахи поделятся с вами историями создания монастыря и расскажут о быте монашеской жизни, позволяя вам окунуться в атмосферу прошлых лет. Важнейшим моментом экскурсии станет возможность увидеть нетленные мощи преподобного Александра Свирского - святого, благодаря которому был основан монастырь. Вы также сможете испить святой воды из уникального источника, который, по преданию, обладает</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>целебными свойствами. Кроме того, в ходе экскурсии вы узнаете о традициях и  обычаях, связанных с монастырём, что позволит вам глубже понять духовность и веру русского народа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15:30 – 16:30 –</w:t>
+        <w:t xml:space="preserve">15:30 – 16:30 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
-        <w:t>в трапезной.</w:t>
+        <w:t xml:space="preserve"> в трапезной.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Переезд в Петрозаводск (175км).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19:00 – Прибытие в город, заселение в отель. Отдых.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 3:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в отеле.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10:00 – 11:30 – Знакомство со столицей Карелии – о</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>бзорная экскурсия «Из</w:t>
+        <w:t xml:space="preserve">бзорная экскурсия «Из </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>истории Петрозаводска»</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Вас ждет интересное погружение в историю города со времен правления Петра I и до наших дней. Вы узнаете, как был основан Петрозаводск и даже увидите места в устье реки Лососинки, где зародилась Петровская слобода. Своим увлекательным рассказом гид перенесет вас во времена строительства Петровского завода. Вы прогуляетесь по красивым старым площадям и проспектам, сделаете много фото у арт-объектов и памятников в «музее» под открытым небом – на знаменитой Онежской</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>набережной.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Выезд на загородную экскурсию.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12:30 – 13:30 – Первая остановка -</w:t>
+        <w:t xml:space="preserve">12:30 – 13:30 – Первая остановка - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>водопад Кивач</w:t>
       </w:r>
       <w:r>
         <w:t>. Самый известный водопад  Карелии, он уже давно стал местной визитной карточкой и ежегодно притягивает тысячи туристов. Люди устремляются на Кивач, чтобы оценить его мощь и силу, ведь это второй по величине равнинный водопад Европы. Чтобы услышать вековое движение бурной воды и узнать красивую легенду о водопаде. В заповеднике вы увидите знаменитую карельскую березу и посетите маленький, но уютный «Музей природы».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14:00 – 15:00 –</w:t>
+        <w:t xml:space="preserve">14:00 – 15:00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Переезд на палеовулкан «Гирвас».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15:00 – 16:00 –</w:t>
+        <w:t xml:space="preserve">15:00 – 16:00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Потухший вулкан Гирвас</w:t>
       </w:r>
       <w:r>
-        <w:t>по праву считают самой древней достопримечательностью Карелии – ему более 2 миллиардов лет. Вы увидите Гирвасский разрез каньона реки Суна, сможете ступить на окаменевшую лаву и прикоснуться к древней природной истории. С вершины вулкана открываются  красивейшие виды на песчаные дюны. В этих живописных местах снимал много известных фильмов, в том числе «А зори здесь тихие».</w:t>
+        <w:t xml:space="preserve"> по праву считают самой древней достопримечательностью Карелии – ему более 2 миллиардов лет. Вы увидите Гирвасский разрез каньона реки Суна, сможете ступить на окаменевшую лаву и прикоснуться к древней природной истории. С вершины вулкана открываются  красивейшие виды на песчаные дюны. В этих живописных местах снимал много известных фильмов, в том числе «А зори здесь тихие».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>17:30 –</w:t>
+        <w:t xml:space="preserve">17:30 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Возвращение в Петрозаводск. Свободное время.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 4:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в отеле. Освобождение номеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10:00 – 14:00 – Выезд в Северное Приладожье (270км).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Прибытие в Горный парк «Рускеала».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14:00 – 15:10 –</w:t>
+        <w:t xml:space="preserve">14:00 – 15:10 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия «Мраморный каньон» в Горном парке Рускеала</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Вы прогуляетесь по главному маршруту вокруг каньона, узнаете интересные факты из истории горного дела, сделаете фото с лучшими видами на мраморные склоны. Пройдете по «сухой штольне», где почувствуете мощь и масштаб выработки скалы, заглянете в провал «мраморное сердце», откуда видно подземную часть парка.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Свободное время на территории Горного парка для самостоятельного обеда и дополнительных экскурсий.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>17:00 – 18:00 –</w:t>
+        <w:t xml:space="preserve">17:00 – 18:00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>В продолжение приключения вас ждет переезд в город</w:t>
+        <w:t xml:space="preserve">В продолжение приключения вас ждет переезд в город </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Сортавала на ретро-поезде «Рускеальский экспресс».</w:t>
       </w:r>
       <w:r>
-        <w:t>Красивый дымящий паровоз с антуражными вагонами в стиле XIX-XX веков за 1 час доставит вас в город. Проводники в необычной форме, интерьеры купе, газеты и журналы с буквой «Ъ», чай в подстаканниках... Вы увидите живописные сменяющиеся пейзажи за окном и насладитесь атмосферой эпохи имперской России.</w:t>
+        <w:t xml:space="preserve"> Красивый дымящий паровоз с антуражными вагонами в стиле XIX-XX веков за 1 час доставит вас в город. Проводники в необычной форме, интерьеры купе, газеты и журналы с буквой «Ъ», чай в подстаканниках... Вы увидите живописные сменяющиеся пейзажи за окном и насладитесь атмосферой эпохи имперской России.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18:00 – 22:30 – Переезд в г.Санкт-Петербург (300км).</w:t>
+        <w:t xml:space="preserve">18:00 – 22:30 – Переезд в г.Санкт-Петербург (300км). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Заселение в отель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 5:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в отеле. Освобождение номеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09:30 – Выезд из отеля с вещами.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:00 –</w:t>
+        <w:t xml:space="preserve">10:00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по Ленфильму</w:t>
       </w:r>
       <w:r>
         <w:t>. На киностудии снимались такие фильмы как «Золушка», «Шерлок Холмс и Доктор Ватсон», «Звезда пленительного счастья», «Невероятные приключения итальянцев в России» и многие другие.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>История создания кино, декорации, костюмы и гараж автомобилей,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>участвовавших в съемках, кстати до сих пор на ходу – все это вы увидите под рассказ профессионального гида, сотрудника киностудии.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11:30 – Переезд к Ладожскому вокзалу, свободное время для обеда, покупок сувениров, товаров в дорогу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13:00 – Сбор у автобуса, забираем вещи.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13:40 –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Отправление в г.Пермь</w:t>
+        <w:t xml:space="preserve"> Отправление в г.Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 6:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>20:13 – Прибытие в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Дети 0-4 года - 7 600 руб. (без места в поезде)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 0-4 года - 4 700 руб. (с местом в поезде)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Школьники 5-9 лет - 4 700 руб.</w:t>
+        <w:t xml:space="preserve">Школьники 5-9 лет - 4 700 руб. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Школьники 10-15 лет - 4 400 руб.</w:t>
+        <w:t xml:space="preserve">Школьники 10-15 лет - 4 400 руб. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Школьники 16-17 лет - 3 600 руб.</w:t>
+        <w:t xml:space="preserve">Школьники 16-17 лет - 3 600 руб. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Студенты дневного отделения - 550 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Важно! Если туристу менее 18 лет, и он не является школьником (закончил 9 классов, поступил в колледж и т.д.), то скидка школьная не предоставляется. Турист проходит по взрослой цене. Также, если школьник не предоставляет справку из школы, то доплата за проезд, производится самостоятельно родителями.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">