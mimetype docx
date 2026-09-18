--- v0 (2026-06-19)
+++ v1 (2026-09-18)
@@ -8,77 +8,77 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t>ЖД тур: Дар Байкала (тур на поезде), 4 дня (копия c92361d5)</w:t>
+        <w:t>ЖД тур: Дар Байкала зима (тур на поезде), 4 дня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Иркутск - Байкал - Ольхон*- Иркутск - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Погрузитесь в магию Байкала — одного из самых загадочных и неповторимых уголков Земли! Этот насыщенный тур откроет перед вами ледовые просторы, старинные предания и первозданную природу. Вас ожидают яркие эмоции, потрясающие фото и шанс ощутить силу места, которое пленяет и вдохновляет любого гостя.</w:t>
+        <w:t>Откройте для себя зимний Байкал — место, где природа создала по-настоящему захватывающее шоу из бескрайнего льда, кристально чистого воздуха и невероятных пейзажей. Этот тур подарит вам эффектные эмоции, уникальные локации для фото, яркие впечатления и атмосферу настоящего зимнего приключения, которое хочется пережить хотя бы раз в жизни</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Разнообразие и насыщенность программы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Комфортное размещение и питание:</w:t>
       </w:r>
@@ -333,69 +333,56 @@
         <w:t>Эльдорадо,</w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С382025015018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>или аналогичные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Возможно как мужское, так и женское подселение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>С 1 марта 2026 года вступили в силу новые Правила предоставления гостиничных услуг (Постановление Правительства РФ № 1912 от 27.11.2025).</w:t>
+        <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
-    </w:p>
-    <w:p>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Основное изменение:Требуется согласие ОБОИХ родителей (или законных представителей) на заселение несовершеннолетних детей в отели и другие средства размещения.</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-    <w:p>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Туроператор имеет право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
@@ -409,176 +396,170 @@
       <w:r>
         <w:t>Просим обратить внимание, что при бронировании железнодорожных туров компания не может гарантировать конкретные места в поезде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Просьба - в момент заведения заявки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>проверять данные туристов.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Время выезда поезда может поменяться. Об этом Вы будете уведомлены за 1-2 дня до отправления.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Просим обратить внимание, что при бронировании ЖД туров компания</w:t>
+        <w:t>Информация с указанием конкретных мест отправляется за сутки до отправления тура на почту. Благодарим за понимание.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>При желании Вы можете приобрести места в вагонах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>НЕ может гарантировать</w:t>
-[...2 lines deleted...]
-        <w:t>конкретные места в поезде. Информация с указанием конкретных мест отправляется за 1–2 дня до отправления тура на почту. Благодарим за понимание.</w:t>
+        <w:t>КУПЕ за дополнительную плату, если они будут в наличии.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:p>
       <w:r>
         <w:t>Наличие мест в вагонах КУПЕ уточняйте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>в момент бронирования</w:t>
+        <w:t>в момент бронирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посадка туристов может быть произведена на станцииКУНГУР, ЕКАТЕРИНБУРГ, ТЮМЕНЬ, а также на станциях БАЛЕЗИНО, ГЛАЗОВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Конкретику мест и наличие билетов со ст. Кунгур, Екатеринбург и Тюмень уточняйте в заявках.Доплата за посадку на станция Балезино и Глазов - 2 300 руб</w:t>
+        <w:t>Конкретику мест и наличие билетов со ст. Кунгур, Екатеринбург и Тюмень, а также стоимость уточняйте в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>При планировании поездки есть возможность приобрести тур без ЖД проезда и купить самостоятельно авиабилеты или добраться к месту начала любым удобным способом, в таком случае скидка составит - 19 000 руб</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Оригиналы паспорта*свидетельства о рождении, мед. полис</w:t>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Важно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
+        <w:t>Информация по ЖД туру будет отправлена на почту в 18:00 час в последний рабочий день перед туром (например, для тура 17.07 — в 18:00 16.07). с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении. Информация по ЖД туру отправляются на электронную почту за 1 рабочий день до выезда вместе с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Конкретизацию мест в обе стороны на посадке при встрече сообщит сопровождающая. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-    <w:p>
+      <w:r>
+        <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>2. Пенсионное удостоверение, студенческий билет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>3. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ответы на популярные вопросы по оформлению билетов и поездам</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Использовать для бронирования можно паспорт гражданина любой страны. Необходимо только прислать фотографию паспорта в заявку для правильного внесения данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для ЖД проезда:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -656,51 +637,60 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.29 - отправление поезда из Перми</w:t>
+        <w:t>15.29 - ориентировочное время отправление поезда из Перми</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*расписание зависит ОАО "РЖД"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В пути</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -725,381 +715,1281 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.30 - 10.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Завтракаем в кафе</w:t>
       </w:r>
       <w:r>
         <w:t>, обсуждаем предстоящую программу и отправляемся</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>на первое знакомство с Байкалом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.30 - 14.30 - Предстоит дорога длиной в 250 км, едем в самую центральную часть озера – на Малое море. Нарин Далай – так звучит по-бурятски название этого пролива, что означает: Узкое море. Этот узкий пролив отделен от «Большого Байкала» островом Ольхон. Климат побережья идеальный для отдыха: здесь очень мало осадков и большую часть времени солнечно. Здесь можно увидеть все природные зоны побережья Байкала, сменяющие одна другую: это и степные просторы, шикарные песчаные и галечные пляжи, обрывистые скалы, горы и тайга…во время наших экскурсий Вы и сами убедитесь в том, насколько красива и разнообразна природа Малого моря. Вода в бухтах очень хорошо прогревается и летом можно купаться.</w:t>
+        <w:t>10.30 - 14.30 - Едем в центральную часть озера – в самое его сердце – на Малое море, именно тут все самое невероятное на зимнем Байкале: зеркальный лед, торосы, пузыри, наплески, ледовые пещеры и гроты, и удивительные панорамы Байкала с высоты- тот самый Байкальский лед, испещрённый паутинкой трещин.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дорога до места займет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>около 4 часов</w:t>
       </w:r>
       <w:r>
         <w:t>, Вы увидите: живописные отроги</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Прибайкальского хребта, Тажеранскую степь, гористые берега Малого Моря и острова Ольхон.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>В пути будет несколько остановок, во время которых Вы познакомитесь с бурятскими традициями, узнаете про шаманизм, повяжете ленточку и побурханите, увидите памятник Орлу – покровителю Тажеранских степей, тотемной птице местного народа, прочтете слова знаменитой песни и увидите самого Бродягу, увековеченного в бронзе на смотровой площадке на живописный  Куркутский залив.</w:t>
+        <w:t>В пути у нас будет несколько остановок, во время которых Вы узнаете: что такое бурханить, почему памятник Орлу расположен в Тажеранской Степи и о чем поет Бродяга.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 - Прибытие в отель и заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>После обеда автомобильная экскурсия Панорамы Байкала и бухта Змеиная</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Экскурсия начинается от отеля  по направлению к «Большому морю» - открытому Байкалу.</w:t>
+        <w:t>В этот день Вас ждет настоящее сафари по Тажеранским степям, выезд на Большое море, где увидите необъятные Байкальские просторы!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Дорога проходит по Тажеранской степи - Тажеранские степи – уникальный реликтовый природный комплекс, возраст которого более 400 млн. лет. Нереальные пейзажи напоминают картинки луны.  А если рассматривать более реальные ассоциацию, то эту территорию сравнивают со степными просторами Монголии. Это царство степей, обрамленное с одной стороны горной тайгой Приморского хребта, а с другой стороны - прозрачными водами Байкала. Слово "тажеран" в переводе с бурятского означает «место летней кочевки».</w:t>
+        <w:t>Через Тажеранские степи (возраст которых примерно 300-400 млн лет), мы отправляемся к водам Байкала (возраст которого 25 миллионов лет) – Величие природы!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Первым объектом посещения станет Смотровая обзорная, с которой открывается великолепный вид на Большой Байкал, остров Ольхон, Ольхонские ворота и Лазурную бухту.</w:t>
+        <w:t>Вы думаете зимой весь Байкал покрыт льдом? А вот и нет, в декабре и январе промерзают только заливы Малого моря, а Большой Байкал только готовится, он парит и начинает промерзать около берегов. И вот буквально час назад из своего номера вы видели ледяное зеркало, а тут – вода.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Далее путь проходит вдоль западного побережья Байкала. Минуя подъемы и спуски, группа попадает в ущелье Змеиное, совершенно уединенное уютное место, «спрятанное» среди степей в разломе сопки. Вода тут обычно прохладная, но можно и  искупаться.</w:t>
-[...7 lines deleted...]
-        <w:t>Пьем чай с байкальскими травами, делаем фото, дышим Байкальским воздухом, слушаем шумн волн, заряжаемся энергией  и возвращаемся обратно.</w:t>
+        <w:t>Наслаждаемся панорамными видами Байкала и зимними пейзажами Тажеранских степей. Возвращаемся в отель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ужин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак, обед и ужин в отеле</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Свободное время на Байкале.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Предлагаем Вам погулять по побережью, подышать чистым Байкальским воздухом с неповторимыми нотками разнотравья, позагорать и покупаться, возможно посетить баню-парилку прямо на берегу, или присоединиться к одной из дополнительных экскурсий (оплачиваются на месте гиду, стоимость уточнять в туре)</w:t>
+        <w:t>В этот день Вы можете просто отдохнуть, прогуляться по окрестностям, любуясь красотой Священного моря, подняться на Священную гору, распложённую недалеко от отеля (с нее открывается восхитительный вид на Малое море) и, конечно, завязать ленту и загадать желание, покататься на квадроциклах, прокатиться на хивусе (бронируется заранее).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>Лёд на заливах и бухтах Малого моря встает</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>уже в начале декабря и сходит только в апреле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, поэтому Вам точно будет чем заняться! Гулять по нему одно удовольствие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Питание в этот день полностью включено</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>А если вы хотите продолжить исследование Байкала, то предлагаем Вам отправиться на дополнительные экскурсии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(доп.оплата, по желанию),</w:t>
+      </w:r>
+      <w:r>
+        <w:t>приобретается на месте:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Завтрак.</w:t>
+        <w:t>Завтрак</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Свободное время</w:t>
       </w:r>
       <w:r>
-        <w:t>(его также можно использовать для посещения экскурсий, которые Вы не успели посетить в предыдущий день тура или прогуляться по льду Байкала). Освобождение номеров до 12.00</w:t>
+        <w:t>(его также можно использовать для посещения экскурсий, которые Вы не успели посетить в предыдущий день тура или прогуляться по льду Байкала)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Групповой трансфер в Иркутск (ориентировочное время выезда 14-15.00)</w:t>
-[...14 lines deleted...]
-        <w:t>, рядом с которым установлен памятник адмиралу Колчаку.</w:t>
+        <w:t>Групповой трансфер в Иркутск.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Вечерняя экскурсия по городу</w:t>
+        <w:t>Вечерняя экскурсия по городу.</w:t>
       </w:r>
       <w:r>
-        <w:t>: Иркутск – исторически столица Восточной Сибири, город купцов и декабристов, пересечения торговых путей, стратегический пункт между Востоком и Западом. Иркутск основан в 1661 году служивыми казаками Яковом Похабовым как деревянная крепость на месте слияния рек Ангары и Иркута. Город назван по реке Иркут. Экскурсия познакомит</w:t>
+        <w:t>Иркутск – исторически столица Восточной Сибири, город купцов и декабристов, пересечения торговых путей, стратегический пункт между Востоком и Западом. Иркутск был основан в 1661 году служилыми казаками землепроходца и боярским сыном Яковом Похабовым как острог – деревянная крепость на месте соединения двух рек: стремительной Ангары и степенного Иркута. От этой реки и пошло название – Иркутск. Экскурсия знакомит с самыми интересными местами города, архитектурными и историческими памятниками и событиями.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>с ключевыми достопримечательностями:</w:t>
+        <w:t>Вашему вниманию предстанут:</w:t>
       </w:r>
       <w:r>
-        <w:t>Вечным огнем, Польским костелом, Спасской церковью, Собором Богоявления, сквером им. Кирова, Казанским собором, Лингвистическим университетом, Знаменским монастырём с могилами декабристов, памятником адмиралу Колчаку, улицей Карла Маркса, купеческими особняками, театром им. Охлопкова, набережной Ангары с памятниками и музеями, а также прогулкой по атмосферному деревянному району 130-го квартала.</w:t>
+        <w:t>Вечный огонь, Польский костел, Спасская церковь, Собор Богоявления, Сквер им. Кирова, рядом с ним когда-то красовался Казанский кафедральный собор, Лингвистический университет, Знаменский женский монастырь (на территории находятся могилы декабристов), памятник адмиралу Колчаку, место его расстрела. Ул. Карла Маркса, особняки купцов, Драматический театр имени Охлопкова, Прогулка по набережной реки Ангары - Памятник Александру III, Белый дом, Университет, Краеведческий музей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:t>Также мы прогуляемся</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>по современному деревянному 130-му кварталу,</w:t>
+      </w:r>
+      <w:r>
+        <w:t>наполненному духом старины.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>После экскурсии заселение в гостиницу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в отеле, выселение до 12.00, трансфер на ЖД вокзал.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.00 - отправление поезда в Пермь</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*расписание зависит от ОАО "РЖД"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Ожидание отправления поезда на вокзале. Есть возможность оставить вещи в камере хранения на ЖД вокзале и отправиться в центр города.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В пути</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>9 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В пути</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>05.27 - ориентировочное время прибытия в Пермь</w:t>
+        <w:t>05.27 - ориентировочное время прибытия. В зависимости от поезда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Без ЖД билетов - 19 000 руб</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Скидка в вагонах ПЛАЦКАРТ:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Дети 0-4 года - 19 000 руб</w:t>
-[...5 lines deleted...]
-        <w:t>Дети 5-9 лет - 12 000 руб</w:t>
+        <w:t>Дети 6-9 лет - 12 000 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 10-17 лет - 9 500 руб</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Дети младше 6 лет в данный тур не допускаются</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Базовый</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2-х и 2-х+доп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>1-но местный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>27.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>05.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>95 380</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>100 400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>109 630</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>115 400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>02.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>11.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>95 380</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>100 400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>109 630</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>115 400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>06.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>15.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>93 670</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>98 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>22.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>93 670</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>98 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>20.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>29.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>93 670</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>98 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>27.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>05.02.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>93 670</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>98 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>03.02.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>12.02.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>93 670</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>98 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10.02.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>19.02.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>93 670</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>98 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>24.02.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>05.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>93 670</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>98 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>03.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>12.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>93 670</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>98 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>19.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>93 670</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>98 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>17.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>26.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>93 670</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>98 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>24.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>03.04.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>80 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>84 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>93 670</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>98 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:type w:val="nextColumn"/>
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">