--- v1 (2026-08-27)
+++ v2 (2026-10-29)
@@ -58,86 +58,86 @@
       <w:r>
         <w:t>Погрузитесь в магию Байкала — одного из самых загадочных и неповторимых уголков Земли! Этот насыщенный тур откроет перед вами ледовые просторы, старинные предания и первозданную природу. Вас ожидают яркие эмоции, потрясающие фото и шанс ощутить силу места, которое пленяет и вдохновляет любого гостя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Разнообразие и насыщенность программы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Комфортное размещение и питание:</w:t>
+        <w:t xml:space="preserve">Комфортное размещение и питание: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>4 завтрака</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>3 обеда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>2 ужина</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсии для всех интересов</w:t>
       </w:r>
       <w:r>
-        <w:t>— от прогулок по льду и ледяных пещер до дегустаций местных блюд и рыбы, что позволяет каждому участнику найти что-то по душе.</w:t>
+        <w:t xml:space="preserve"> — от прогулок по льду и ледяных пещер до дегустаций местных блюд и рыбы, что позволяет каждому участнику найти что-то по душе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЖД билеты включены в стоимость тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>ЖД билеты Пермь - Иркутск - Перм</w:t>
       </w:r>
@@ -168,51 +168,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Экскурсионное обслуживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>трансфер Иркутск-Малое море-Иркутск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
-        <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
+        <w:t xml:space="preserve"> В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Сувениры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительное питание;</w:t>
       </w:r>
@@ -266,51 +266,51 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Лазурный берег,</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С382025005806</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>или аналогичные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Малое море:</w:t>
+        <w:t xml:space="preserve">Малое море:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Ветер Странствий,</w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С382024019177</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Наратэй,</w:t>
@@ -347,219 +347,241 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Возможно как мужское, так и женское подселение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>* Туроператор имеет право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
+        <w:t>* Туроператор имеет право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ЖД вокзал Пермь II</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Просим обратить внимание, что при бронировании железнодорожных туров компания не может гарантировать конкретные места в поезде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Просьба - в момент заведения заявки</w:t>
+        <w:t xml:space="preserve">Просьба - в момент заведения заявки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>проверять данные туристов.</w:t>
+        <w:t xml:space="preserve">проверять данные туристов. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Время выезда поезда может поменяться. Об этом Вы будете уведомлены за 1-2 дня до отправления.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Информация с указанием конкретных мест отправляется за сутки до отправления тура на почту. Благодарим за понимание.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>При желании Вы можете приобрести места в вагонах</w:t>
+        <w:t xml:space="preserve">При желании Вы можете приобрести места в вагонах </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>КУПЕ за дополнительную плату, если они будут в наличии.</w:t>
+        <w:t xml:space="preserve">КУПЕ за дополнительную плату, если они будут в наличии. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Наличие мест в вагонах КУПЕ уточняйте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>в момент бронирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посадка туристов может быть произведена на станцииКУНГУР, ЕКАТЕРИНБУРГ, ТЮМЕНЬ, а также на станциях БАЛЕЗИНО, ГЛАЗОВ</w:t>
+        <w:t xml:space="preserve">Посадка туристов может быть произведена на станции </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>КУНГУР, ЕКАТЕРИНБУРГ, ТЮМЕНЬ, а также на станциях БАЛЕЗИНО, ГЛАЗОВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Конкретику мест и наличие билетов со ст. Кунгур, Екатеринбург и Тюмень, а также стоимость уточняйте в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>При планировании поездки есть возможность приобрести тур без ЖД проезда и купить самостоятельно авиабилеты или добраться к месту начала любым удобным способом, в таком случае скидка составит - 19 000 руб</w:t>
+        <w:t xml:space="preserve">При планировании поездки есть возможность приобрести тур без ЖД проезда и купить самостоятельно авиабилеты или добраться к месту начала любым удобным способом, в таком случае скидка составит - 19 000 руб </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Важно</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Информация по ЖД туру будет отправлена на почту в 18:00 час в последний рабочий день перед туром (например, для тура 17.07 — в 18:00 16.07). с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>2. Пенсионное удостоверение, студенческий билет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>3. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении.</w:t>
+        <w:t xml:space="preserve">4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>Ответы на популярные вопросы по оформлению билетов и поездам</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Использовать для бронирования можно паспорт гражданина любой страны. Необходимо только прислать фотографию паспорта в заявку для правильного внесения данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для ЖД проезда:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -706,90 +728,90 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.30 - 10.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Завтракаем в кафе</w:t>
       </w:r>
       <w:r>
         <w:t>, обсуждаем предстоящую программу и отправляемся</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>на первое знакомство с Байкалом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.30 - 14.30 - Предстоит дорога длиной в 250 км, едем в самую центральную часть озера – на Малое море. Нарин Далай – так звучит по-бурятски название этого пролива, что означает: Узкое море. Этот узкий пролив отделен от «Большого Байкала» островом Ольхон. Климат побережья идеальный для отдыха: здесь очень мало осадков и большую часть времени солнечно. Здесь можно увидеть все природные зоны побережья Байкала, сменяющие одна другую: это и степные просторы, шикарные песчаные и галечные пляжи, обрывистые скалы, горы и тайга…во время наших экскурсий Вы и сами убедитесь в том, насколько красива и разнообразна природа Малого моря. Вода в бухтах очень хорошо прогревается и летом можно купаться.</w:t>
+        <w:t xml:space="preserve">10.30 - 14.30 - Предстоит дорога длиной в 250 км, едем в самую центральную часть озера – на Малое море. Нарин Далай – так звучит по-бурятски название этого пролива, что означает: Узкое море. Этот узкий пролив отделен от «Большого Байкала» островом Ольхон. Климат побережья идеальный для отдыха: здесь очень мало осадков и большую часть времени солнечно. Здесь можно увидеть все природные зоны побережья Байкала, сменяющие одна другую: это и степные просторы, шикарные песчаные и галечные пляжи, обрывистые скалы, горы и тайга…во время наших экскурсий Вы и сами убедитесь в том, насколько красива и разнообразна природа Малого моря. Вода в бухтах очень хорошо прогревается и летом можно купаться. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дорога до места займет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>около 4 часов</w:t>
       </w:r>
       <w:r>
         <w:t>, Вы увидите: живописные отроги</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Прибайкальского хребта, Тажеранскую степь, гористые берега Малого Моря и острова Ольхон.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В пути будет несколько остановок, во время которых Вы познакомитесь с бурятскими традициями, узнаете про шаманизм, повяжете ленточку и побурханите, увидите памятник Орлу – покровителю Тажеранских степей, тотемной птице местного народа, прочтете слова знаменитой песни и увидите самого Бродягу, увековеченного в бронзе на смотровой площадке на живописный  Куркутский залив.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 - Прибытие в отель и заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.30 -</w:t>
+        <w:t xml:space="preserve">14.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>После обеда автомобильная экскурсия Панорамы Байкала и бухта Змеиная</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Экскурсия начинается от отеля  по направлению к «Большому морю» - открытому Байкалу.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -846,51 +868,51 @@
         <w:t>Завтрак, обед и ужин в отеле</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Свободное время на Байкале.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Предлагаем Вам погулять по побережью, подышать чистым Байкальским воздухом с неповторимыми нотками разнотравья, позагорать и покупаться, возможно посетить баню-парилку прямо на берегу, или присоединиться к одной из дополнительных экскурсий (оплачиваются на месте гиду, стоимость уточнять в туре)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Завтрак.</w:t>
+        <w:t xml:space="preserve">Завтрак. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Свободное время</w:t>
       </w:r>
       <w:r>
         <w:t>(его также можно использовать для посещения экскурсий, которые Вы не успели посетить в предыдущий день тура или прогуляться по льду Байкала). Освобождение номеров до 12.00</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -25022,51 +25044,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/58ade7a7-c606-11ef-92da-77d13d5dd2c3/about-resort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/b39c140f-712e-11f0-9c4c-3bf236adcd66/about-resort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/d6a8cf99-c608-11ef-92da-95a2242ecbee/about-resort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/d240ba39-c608-11ef-92da-974ed6c76e59/about-resort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/6125f57b-c911-11f0-8e15-1b3293f87a76/about-resort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/50/perm/?ll=56.183312%2C58.004729&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3Adb704d7dd6f27c5d8fedcf65c962b4dae44674b6cb829b3127e7e271eb8d0b8a&amp;z=18" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1igOFQYsT9drijJCsnUN5KNFvdQgccq-tThv6zCCLOG4/edit?tab=t.0#heading=h.u09fpqw21s23" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/58ade7a7-c606-11ef-92da-77d13d5dd2c3/about-resort" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/b39c140f-712e-11f0-9c4c-3bf236adcd66/about-resort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/d6a8cf99-c608-11ef-92da-95a2242ecbee/about-resort" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/d240ba39-c608-11ef-92da-974ed6c76e59/about-resort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tourism.fsa.gov.ru/ru/resorts/hotels/6125f57b-c911-11f0-8e15-1b3293f87a76/about-resort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/50/perm/?ll=56.183312%2C58.004729&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3Adb704d7dd6f27c5d8fedcf65c962b4dae44674b6cb829b3127e7e271eb8d0b8a&amp;z=18" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1igOFQYsT9drijJCsnUN5KNFvdQgccq-tThv6zCCLOG4/edit?tab=t.0#heading=h.u09fpqw21s23" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1-5WnPOtEBfbAgam4icf2Peir1FvS1FUOo8f9SMH37N8/edit?tab=t.0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>