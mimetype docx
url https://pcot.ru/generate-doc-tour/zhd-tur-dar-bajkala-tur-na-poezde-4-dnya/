--- v0 (2026-06-14)
+++ v1 (2026-08-27)
@@ -333,69 +333,56 @@
         <w:t>Эльдорадо,</w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С382025015018</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>или аналогичные</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Возможно как мужское, так и женское подселение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>С 1 марта 2026 года вступили в силу новые Правила предоставления гостиничных услуг (Постановление Правительства РФ № 1912 от 27.11.2025).</w:t>
+        <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
-    </w:p>
-    <w:p>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Основное изменение:Требуется согласие ОБОИХ родителей (или законных представителей) на заселение несовершеннолетних детей в отели и другие средства размещения.</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-    <w:p>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Туроператор имеет право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
@@ -409,176 +396,170 @@
       <w:r>
         <w:t>Просим обратить внимание, что при бронировании железнодорожных туров компания не может гарантировать конкретные места в поезде.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Просьба - в момент заведения заявки</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>проверять данные туристов.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Время выезда поезда может поменяться. Об этом Вы будете уведомлены за 1-2 дня до отправления.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Просим обратить внимание, что при бронировании ЖД туров компания</w:t>
+        <w:t>Информация с указанием конкретных мест отправляется за сутки до отправления тура на почту. Благодарим за понимание.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>При желании Вы можете приобрести места в вагонах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>НЕ может гарантировать</w:t>
-[...2 lines deleted...]
-        <w:t>конкретные места в поезде. Информация с указанием конкретных мест отправляется за 1–2 дня до отправления тура на почту. Благодарим за понимание.</w:t>
+        <w:t>КУПЕ за дополнительную плату, если они будут в наличии.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-    <w:p>
       <w:r>
         <w:t>Наличие мест в вагонах КУПЕ уточняйте</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>в момент бронирования</w:t>
+        <w:t>в момент бронирования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посадка туристов может быть произведена на станцииКУНГУР, ЕКАТЕРИНБУРГ, ТЮМЕНЬ, а также на станциях БАЛЕЗИНО, ГЛАЗОВ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Конкретику мест и наличие билетов со ст. Кунгур, Екатеринбург и Тюмень уточняйте в заявках.Доплата за посадку на станция Балезино и Глазов - 2 300 руб</w:t>
+        <w:t>Конкретику мест и наличие билетов со ст. Кунгур, Екатеринбург и Тюмень, а также стоимость уточняйте в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>При планировании поездки есть возможность приобрести тур без ЖД проезда и купить самостоятельно авиабилеты или добраться к месту начала любым удобным способом, в таком случае скидка составит - 19 000 руб</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Оригиналы паспорта*свидетельства о рождении, мед. полис</w:t>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Важно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
+        <w:t>Информация по ЖД туру будет отправлена на почту в 18:00 час в последний рабочий день перед туром (например, для тура 17.07 — в 18:00 16.07). с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении. Информация по ЖД туру отправляются на электронную почту за 1 рабочий день до выезда вместе с памяткой по туру, где прописывается время и место встречи туристов с сопровождающей. Конкретизацию мест в обе стороны на посадке при встрече сообщит сопровождающая. Памятка также будет отправлена на почту. Туристы самостоятельно садятся в поезд. В городе Вас встретит на ЖД вокзале местный гид, который будет с Вами во время экскурсионной программы.</w:t>
+        <w:br/>
       </w:r>
-    </w:p>
-    <w:p>
+      <w:r>
+        <w:t>1. Оригиналы паспорта*/свидетельства о рождении, мед. полис.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>2. Пенсионное удостоверение, студенческий билет.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>3. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации."</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>4. ЖД билеты на посадке предоставлять не нужно. Показываем паспорт\свидетельство о рождении.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ответы на популярные вопросы по оформлению билетов и поездам</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Использовать для бронирования можно паспорт гражданина любой страны. Необходимо только прислать фотографию паспорта в заявку для правильного внесения данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для ЖД проезда:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1004,388 +985,102 @@
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>9 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В пути</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>05.27 - ориентировочное время прибытия в Пермь</w:t>
+        <w:t>05.27 - ориентировочное время прибытия. В зависимости от поезда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Без ЖД билетов - 19 000 руб</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Скидка в вагонах ПЛАЦКАРТ:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 0-4 года - 19 000 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 5-9 лет - 12 000 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети 10-17 лет - 9 500 руб</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...283 lines deleted...]
-    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:type w:val="nextColumn"/>
-      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">