--- v0 (2026-07-27)
+++ v1 (2026-09-13)
@@ -1118,229 +1118,103 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х местный и 2-х местный+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>07.08.2026</w:t>
-[...124 lines deleted...]
-            <w:r>
               <w:t>23.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>27.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>33 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>39 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>13.11.2026</w:t>
+              <w:t>27.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>17.11.2026</w:t>
+              <w:t>01.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>33 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>39 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>