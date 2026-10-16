--- v0 (2026-06-01)
+++ v1 (2026-10-16)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 1 день</w:t>
+        <w:t xml:space="preserve"> — 1 день</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 6 лет</w:t>
+        <w:t xml:space="preserve"> — с 6 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Полное погружение в волшебный мир игрушек</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Дети увидят весь путь создания мягкой игрушки — от ткани и деталей до готового пушистого друга. Это не просто экскурсия, а настоящее путешествие в закулисье фабрики чудес.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -272,68 +272,71 @@
     <w:p>
       <w:r>
         <w:t>— Личные расходы участников (сувениры, дополнительное питание)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Доплата за отдалённые районы при трансфере (подробности здесь:</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ссылка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>— Место посадки вы выбираете сами — удобно для вашей группы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>— Для отдалённых районов возможна небольшая доплата</w:t>
+        <w:t xml:space="preserve">— Для отдалённых районов возможна небольшая доплата </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Автобусы новые, туристического класса, специально оборудованные для перевозки детей — комфорт и безопасность на каждом километре</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Можно выбрать автобус по размеру группы — микроавтобус для небольших групп или большой автобус</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Опытные водители с многолетним стажем, которые знают, как безопасно доставить детей до пункта назначения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Все документы для поездки мы оформляем сами — в ГИБДД и МЧС, если тур активный, чтобы родители и педагоги ни о чём не переживали</w:t>
       </w:r>
@@ -414,51 +417,51 @@
       <w:r>
         <w:t>—  аптечку для личного применения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>—  снять все украшения перед экскурсией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Приглашаем Вас на увлекательные и познавательную экскурсию с Мастер-классом в мир мягкой игрушки. Ребятам покажут, как рождается игрушка: как из разных деталей она собирается, как у нее вырастают волосы и укладываются в красивую прическу. Вы сможете посетить небольшое ателье, где для кукольных модниц шьют разные наряды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Особенно Вам понравится цех по изготовлению мягкой игрушки: пушистые медведи, ушастые зайчата, веселые пони и милые ёжики. От такого разнообразия у детей "разбегутся глаза" и не будет предела их радости! Каждый ребенок получит игрушку в подарок.</w:t>
+        <w:t xml:space="preserve">Особенно Вам понравится цех по изготовлению мягкой игрушки: пушистые медведи, ушастые зайчата, веселые пони и милые ёжики. От такого разнообразия у детей "разбегутся глаза" и не будет предела их радости! Каждый ребенок получит игрушку в подарок. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Представьте себе место, где каждый уголок пропитан теплом, нежностью и настоящим волшебством. Именно туда мы приглашаем вас — на яркую, увлекательную и незабываемую экскурсию с мастер-классом!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Здесь, среди мягких тканей, разноцветных нитей и мерцания блестящих глазок кукол, рождаются настоящие чудеса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Ребята увидят, как с нуля создаётся игрушка:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-как аккуратные детали превращаются в милых зверят,</w:t>
       </w:r>
@@ -597,79 +600,97 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Микроавтобус</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>человек</w:t>
+              <w:t xml:space="preserve">      человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t xml:space="preserve">         бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t xml:space="preserve">         цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">        (с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>