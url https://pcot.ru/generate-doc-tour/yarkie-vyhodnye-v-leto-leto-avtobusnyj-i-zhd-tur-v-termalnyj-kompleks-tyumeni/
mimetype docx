--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -223,51 +223,51 @@
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Проезд на комфортабельном автобусе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Завтрак и обед в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Обзорная экскурсия по Тюмени</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Входные билеты на термальный комплекс "ЛетоЛето" (5 часов)</w:t>
+        <w:t xml:space="preserve">- Входные билеты на термальный комплекс "ЛетоЛето" (5 часов) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Входные билеты на термальный комплекс "Волна" (4 часов)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Входные билеты на термальный комплекс "Верхний бор"  СПА/ОТБ (3 часов)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Страховка по проезду в автобусе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Сопровождение из Перми</w:t>
       </w:r>
@@ -294,138 +294,141 @@
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Дополнительное место в автобусе - 5 000 руб.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Ужин, покупка сувениров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>22.00 –</w:t>
+        <w:t xml:space="preserve">22.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.20 -</w:t>
+        <w:t xml:space="preserve">22.20 -  </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Фролы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.45 -</w:t>
+        <w:t xml:space="preserve">22.45 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Кукуштан</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.20 -</w:t>
+        <w:t xml:space="preserve">23.20 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Шадейка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.30 -</w:t>
+        <w:t xml:space="preserve">23.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот на Кунгур, бывший пост ДПС</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.40 -</w:t>
+        <w:t xml:space="preserve">23.40 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Голдыревский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении оригиналы, мед. полис, пенсионное удостоверение, студенческий билет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по турам</w:t>
         </w:r>
@@ -552,170 +555,170 @@
       <w:r>
         <w:t>– полотенце;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– купальный костюм;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сланцы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– шапочка для плавания;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– принадлежности для душа</w:t>
+        <w:t xml:space="preserve">– принадлежности для душа </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.00 - Отправление автобуса в Тюмень, кто приобрел автобусный тур.</w:t>
+        <w:t xml:space="preserve">22.00 - Отправление автобуса в Тюмень, кто приобрел автобусный тур. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Самостоятельное отправление туристов на ЖД вокзал, кто приобрел ЖД тур. Рекомендуемые номера поездов из Перми в Тюмень со временем прибытия в Тюмень не позднее 08:50!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Туристы, кто приобрел ЖД тур, нужно будет самостоятельно выйти из ЖД вокзала. Когда выходите в город, поворачиваете направо, видите гостиницу "Филтон" (Привокзальная ул., 30), возле неё встречает гид с сопровождающей. Это в 20 шагах от центрального выхода с ЖД. Здесь</w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>схема прохода</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08.00 –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Завтрак</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе г. Тюмень.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.00 – 11.00 –</w:t>
+        <w:t xml:space="preserve">09.00 – 11.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по Тюмени с посещением исторической части</w:t>
       </w:r>
       <w:r>
-        <w:t>и Троицкого монастыря, Моста влюбленных, Загородного сада, прогулка по цветному Бульвару и «Аллее кошек».[slider id=64]</w:t>
+        <w:t>и Троицкого монастыря, Моста влюбленных, Загородного сада, прогулка по цветному Бульвару и «Аллее кошек» [slider id=163]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Современная, яркая и динамичная Тюмень — город с богатым историческим и культурным наследием. Тюмень называют воротами Сибири, потому что она первой встречает вас на сибирских просторах после Урала. Здесь сосредоточены крупные производства, связанные с добычей и переработкой нефти, газа и нефтепродуктов. На обзорной экскурсии по городу мы увидим единственную в стране 4-уровневую</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>набережную реки Туры, многочисленные купеческие особняки, самый большой драматический театр России, Цветной бульвар. Побываем у Свято-Троицкого монастыря, построенного еще в 1616 году, прогуляемся по отреставрированной улице Масловский Взвоз, воссоздающей вид из прошлого, и пешеходному «Тюменскому Арбату», где приобретем сувениры на память.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 – 13.00 –</w:t>
+        <w:t xml:space="preserve">11.00 – 13.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение рыбного рынка.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Тюменский рыбный рынок удивит вас изобилием рыбы горячего и холодного копчения. Чаще всего туристы приобретают муксуна, нельму и осетра. Цены на товары приемлемые, а главным преимуществом тюменской рыбы, выловленной в сибирских реках, является свежесть.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 – 14.00 –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
@@ -724,211 +727,280 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 – 19.30 –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Купание в горячих источниках на выбор:</w:t>
       </w:r>
       <w:r>
         <w:t>[slider id=96]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1 вариант:</w:t>
+        <w:t>1 вариант</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t>14.30 - 19.30 –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение аквапарка или СПА комплекса "ЛетоЛето" (купание 5 часов)СПА Марциаль</w:t>
+        <w:t>Посещение аквапарка или СПА комплекса "ЛетоЛето" (купание 5 часов)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>СПА Марциаль</w:t>
       </w:r>
       <w:r>
         <w:t>(горячий источник под открытым небом; круглогодичный минерализированный бассейн; баня, сауна и хаммам; оздоровительная зона с купелью, обливными устройствами и льдогенератором; теплый морской бассейн, контрастные и минеральные джакузи, дорожка Кнейпа; летний пляж (только в летний период)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>АКВАПАРК:</w:t>
+        <w:t xml:space="preserve">АКВАПАРК: </w:t>
       </w:r>
       <w:r>
         <w:t>горки и аттракционы; детская зона; волновой бассейн; медленная река с течением; джакузи; баня, сауна)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ВАЖНО:</w:t>
+        <w:t xml:space="preserve">ВАЖНО: </w:t>
       </w:r>
       <w:r>
-        <w:t>по правилам термального комплекса детям 0-14 лет (включительно) можно приобрести тарифы "Аквапарк" или "СПА", однако после 17.00 детям 0-14 лет запрещено находиться в зоне "СПА". Поэтому туристам с детьми 0-14 лет нужно покупать тариф либо Аквапарк, либо Аквапарк + СПА, но после 17.00 час быть только на территории Аквапарка.</w:t>
+        <w:t xml:space="preserve">по правилам термального комплекса детям 0-14 лет (включительно) можно приобрести тарифы "Аквапарк" или "СПА", однако после 17.00 детям 0-14 лет запрещено находиться в зоне "СПА". Поэтому туристам с детьми 0-14 лет нужно покупать тариф либо Аквапарк, либо Аквапарк + СПА, но после 17.00 час быть только на территории Аквапарка. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2вариант</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>вариант</w:t>
       </w:r>
       <w:r>
         <w:t>15.00 - 19.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение термального комплекса "Волна" (купание 4 часа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>(термальный бассейн с минеральной водой; джакузи, гидромассажные пушки и водопады; банный комплекс (сауны, хаммам, ледяная комната, соляная пещера)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>3вариант</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>вариант</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>16.00 - 19.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение термального комплекса Верхний бор ОТБ или СПА (купание 3 часа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ОТБ:</w:t>
       </w:r>
       <w:r>
         <w:t>открытый термальный бассейн; джакузи для гидромассажа; детская зона с глубиной 70 см; плавательная зона с различными гидромассажными установками и водопадами; финская сауна</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>СПА:</w:t>
+        <w:t xml:space="preserve">СПА: </w:t>
       </w:r>
       <w:r>
         <w:t>открытый термальный бассейн с горячей минеральной водой и гидромассажными установками; детская чаша площадью 12 кв.м и глубиной 65 см; две чаши для взрослых с глубиной 1,3 м, расположенные на разных уровнях с переливом воды из одной в другую; хамам (турецкая баня); финская сауна.; инфракрасная сауна</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.30 – Трансфер туристов на ЖД вокзал, кто приобрел ЖД тур. Отправление автобусной группы в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>06.00-08.00 - Прибытие в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ЖД тур: Если туристы хотят отправиться поездом, для них действует скидка300 р/челот действующих цен. Трансфер от и до ЖД вокзала включён в стоимость. ЖД билеты туристы приобретают самостоятельно (в стоимость не включены).</w:t>
+        <w:t>ЖД тур: Если туристы хотят отправиться поездом, для них действует скидка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>300 р/чел</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>от действующих цен. Трансфер от и до ЖД вокзала включён в стоимость. ЖД билеты туристы приобретают самостоятельно (в стоимость не включены).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2. ЛЬГОТЫ ДЛЯ ТАРИФА "СПЕЦИАЛЬНЫЙ" в ЛетоЛето:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Члены многодетных семей (родители (усыновители, мачехи и отчимы), опекуны, попечители, патронатные воспитатели, на воспитании у которых находятся 3 и больше детей, и их дети до 18 лет), при посещении всей семьёй, а также индивидуально её членами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Студенты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1012,580 +1084,50 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>* Обязательно на кассе предъявить оригиналы документов, подтверждающий дату рождения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЛетоЛето (АКВА)</w:t>
-[...528 lines deleted...]
-        </w:rPr>
         <w:t>ЛетоЛето (СПА Марциаль)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
@@ -1639,61 +1181,61 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>специальный: пенсионеры (60/65л), студенты и именинник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>дети 0-4/без терм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>10.07.2026</w:t>
+              <w:t>18.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>12.07.2026</w:t>
+              <w:t>20.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>11 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>11 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1711,408 +1253,961 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>11 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>8 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>07.08.2026</w:t>
+              <w:t>03.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>09.08.2026</w:t>
+              <w:t>05.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11</w:t>
-[...8 lines deleted...]
-              <w:t>900</w:t>
+              <w:t>13 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 700</w:t>
+              <w:t>13 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 500</w:t>
+              <w:t>13 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 600</w:t>
+              <w:t>13 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>07.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Волна</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Взрослый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дети 5-12 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дети 0-4/без терм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>18.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>20.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>11 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>8 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11.09.2026</w:t>
+              <w:t>03.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>13.09.2026</w:t>
+              <w:t>05.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 900</w:t>
+              <w:t>13 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 700</w:t>
+              <w:t>12 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 500</w:t>
-[...19 lines deleted...]
-              <w:t>8 400</w:t>
+              <w:t>10 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>09.10.2026</w:t>
+              <w:t>07.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11.10.2026</w:t>
+              <w:t>09.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 900</w:t>
+              <w:t>13 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 700</w:t>
+              <w:t>12 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 500</w:t>
+              <w:t>10 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Верхний Бор СПА</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 600</w:t>
+              <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>8 400</w:t>
+              <w:t>взрослый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>дети 6-12 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>дети 0-5 лет/без терм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>именинник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
-[...71 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>18.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>20.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 900</w:t>
+              <w:t>10 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 700</w:t>
+              <w:t>9 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 500</w:t>
+              <w:t>8 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>11 600</w:t>
+              <w:t>10 200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>03.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2057"/>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>05.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>15 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>14 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>14 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>07.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>15 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>14 600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>14 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Верхний Бор ОТБ</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>взрослый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>дети 6-12 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>дети 0-5 лет/без терм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Именинник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>18.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>20.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>9 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>8 400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>9 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>03.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>05.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>14 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>07.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>14 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЛетоЛето (СПА + АКВА)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
@@ -2178,410 +2273,50 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>специальный: пенсионеры (60/65л), студенты и именинник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>дети 0-4/без терм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>10.07.2026</w:t>
-[...358 lines deleted...]
-            <w:r>
               <w:t>18.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>20.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>12 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2603,893 +2338,190 @@
               <w:t>12 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>12 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>8 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...23 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>Дата</w:t>
+              <w:t>03.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>Дата возврата</w:t>
+              <w:t>05.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>взрослый</w:t>
+              <w:t>15 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>дети 6-12 лет</w:t>
+              <w:t>14 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>дети 0-5 лет/без терм</w:t>
+              <w:t>14 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>именинник</w:t>
+              <w:t>14 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>10.07.2026</w:t>
+              <w:t>07.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>12.07.2026</w:t>
+              <w:t>09.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>10 400</w:t>
+              <w:t>15 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>9 900</w:t>
+              <w:t>14 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>8 400</w:t>
+              <w:t>14 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>10 200</w:t>
-[...11 lines deleted...]
-              <w:t>07.08.2026</w:t>
+              <w:t>14 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>09.08.2026</w:t>
-[...675 lines deleted...]
-              <w:t>8 400</w:t>
+              <w:t>10 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Без источника</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4800"/>
         <w:gridCol w:w="4800"/>
         <w:gridCol w:w="4800"/>
@@ -3511,690 +2543,449 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Стоимость</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>10.07.2026</w:t>
-[...158 lines deleted...]
-            <w:r>
               <w:t>18.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>20.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>8 400</w:t>
+              <w:t>7 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>03.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>05.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>07.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Верхний Бор ОТБ</w:t>
+        <w:t>ЛетоЛето (АКВА)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2400"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>взрослый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>дети 6-12 лет</w:t>
+              <w:t>дети 14-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>дети 0-5 лет/без терм</w:t>
+              <w:t>дети 5-13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>Именинник</w:t>
+              <w:t>специальный: пенсионеры (60/65л), студенты и именинник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>дети 0-4/без терм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
-[...309 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>18.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>20.12.2026</w:t>
+              <w:t>20.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>10 000</w:t>
+              <w:t>11 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>9 500</w:t>
+              <w:t>10 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>8 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2400"/>
+            <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>9 800</w:t>
+              <w:t>03.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>05.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>07.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2057"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>10 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>