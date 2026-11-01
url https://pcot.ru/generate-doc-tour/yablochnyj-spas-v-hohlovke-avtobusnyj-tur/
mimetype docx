--- v0 (2026-09-14)
+++ v1 (2026-11-01)
@@ -197,51 +197,51 @@
       <w:r>
         <w:t>– питание;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сувениры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если Вы приезжаете из другого города, и у Вас нет родственников в Перми, наши менеджеры помогут забронировать для Вас гостиницу или хостел, чтобы подождать отправление тура. Или если в туре поздний приезд, а на общественный транспорт Вы уже не успеваете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>10.00 –</w:t>
+        <w:t xml:space="preserve">10.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -302,51 +302,51 @@
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10.00 – Сбор группы на ул. Ленина, 53 ("Театр-Театр") и выезд на программу, путевая экскурсия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.00 – Прибытие в Хохловку,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>обзорная экскурсия по музею</w:t>
+        <w:t xml:space="preserve"> обзорная экскурсия по музею</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Всего в 43 км от Перми, на живописном берегу Камы, раскинулся</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>первый на Урале музей деревянного зодчества под открытым небом</w:t>
       </w:r>
       <w:r>
         <w:t>– место, где история оживает в каждом строении.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Оригинальные</w:t>
       </w:r>
       <w:r>
@@ -421,284 +421,284 @@
         <w:t>пожарное депо</w:t>
       </w:r>
       <w:r>
         <w:t>со старинным снаряжением напоминает о борьбе с огненной стихией в деревнях.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Великолепные панорамы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Камского моря</w:t>
       </w:r>
       <w:r>
         <w:t>– одного из крупнейших водохранилищ Европы, где небо сливается с водой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12.30 - 16.00 –</w:t>
+        <w:t xml:space="preserve">12.30 - 16.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Свободное время</w:t>
       </w:r>
       <w:r>
-        <w:t>на фестивале</w:t>
+        <w:t xml:space="preserve"> на фестивале</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.30 – Сбор группы, отправление в г. Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18.00 – Ориентировочное время прибытия в г. Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ПРОГРАММА ФЕСТИВАЛЯ</w:t>
+        <w:t xml:space="preserve">ПРОГРАММА ФЕСТИВАЛЯ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>ПРЕОБРАЖЕНСКАЯ ЦЕРКОВЬ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>12:00</w:t>
       </w:r>
       <w:r>
-        <w:t>– молебен с освящением яблок и мёда</w:t>
+        <w:t xml:space="preserve"> – молебен с освящением яблок и мёда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>12:15-13:00</w:t>
+        <w:t xml:space="preserve">12:15-13:00 </w:t>
       </w:r>
       <w:r>
         <w:t>– концерт духовных песнопений и стихов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>ИЗБА Н. П. СВЕТЛАКОВА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11:00-17:30</w:t>
       </w:r>
       <w:r>
-        <w:t>- мастер-класс по приготовлению традиционных блюд из яблок</w:t>
+        <w:t xml:space="preserve"> - мастер-класс по приготовлению традиционных блюд из яблок </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>УСАДЬБА А. Ф. БАТУЕВА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11:00-17:30</w:t>
       </w:r>
       <w:r>
-        <w:t>- народные промыслы</w:t>
+        <w:t xml:space="preserve"> - народные промыслы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>УСАДЬБА Ф. Ф. ВАСИЛЬЕВОЙ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>14:00-15:30</w:t>
       </w:r>
       <w:r>
-        <w:t>- застолье, пение застольных песен, частушек, угощение яблоками</w:t>
+        <w:t xml:space="preserve"> - застолье, пение застольных песен, частушек, угощение яблоками </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>ПОЛЯНА С КОЛОДЦЕМ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>13:15-13:30</w:t>
+        <w:t xml:space="preserve">13:15-13:30 </w:t>
       </w:r>
       <w:r>
         <w:t>– мастер-класс по пению, учим песню «Не со вечера рябину», Ильинский район Пермского края</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>15:30-17:30 -</w:t>
+        <w:t xml:space="preserve">15:30-17:30 - </w:t>
       </w:r>
       <w:r>
         <w:t>Ильинские кадрили, молодежные игры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11:00-17:30</w:t>
       </w:r>
       <w:r>
-        <w:t>– народные бытовые игры</w:t>
+        <w:t xml:space="preserve"> – народные бытовые игры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>ТОРЖОК</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11:00-17:30 - я</w:t>
       </w:r>
       <w:r>
         <w:t>рмарка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>13:30-14:00, 15:00-15:30 -</w:t>
       </w:r>
       <w:r>
-        <w:t>«Петрушка», «потешный» оркестр, борьба на опоясках</w:t>
+        <w:t xml:space="preserve"> «Петрушка», «потешный» оркестр, борьба на опоясках</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>ЛУГ между Преображенской церковью и сторожевой башней</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>16:30-17:00</w:t>
       </w:r>
       <w:r>
-        <w:t>- гуляния «улицей» под женские песни</w:t>
+        <w:t xml:space="preserve"> - гуляния «улицей» под женские песни</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading5"/>
       </w:pPr>
       <w:r>
         <w:t>ИЗБА П. И. КУДЫМОВА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>11:00-17:30</w:t>
       </w:r>
       <w:r>
-        <w:t>- народные промыслы</w:t>
+        <w:t xml:space="preserve"> - народные промыслы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>10:30, 12:30, 14:30, 16:30</w:t>
+        <w:t xml:space="preserve">10:30, 12:30, 14:30, 16:30 </w:t>
       </w:r>
       <w:r>
         <w:t>– экскурсии по типовым постройкам музея, малый круг</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>