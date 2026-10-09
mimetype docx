--- v0 (2026-07-10)
+++ v1 (2026-10-09)
@@ -40,51 +40,51 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Йошкар-Ола - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Проведем насыщенный день в республике Марий Эл.  Йошкар-Ола — это «кусочек Европы», дивный город с незабываемой по своему стилю архитектурой. Достопримечательностям Йошкар-Олы могут позавидовать даже некоторые города-миллионники. В Йошкар-Оле можно увидеть Спасскую башню, театр «Ла Скала», Дворец Дожей и набережную Брюгге! А Йошкин кот? – он действительно существует!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>А еще больше эмоций подарит вам спектакль на марийском языке - полное погружение в культуру!</w:t>
+        <w:t xml:space="preserve">А еще больше эмоций подарит вам спектакль на марийском языке - полное погружение в культуру! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Комфортная дорога без стресса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Выезд вечером, удобно для работающих.</w:t>
       </w:r>
@@ -293,276 +293,276 @@
         <w:t>– Сувениры;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Доп. питание</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Доп. место в автобусе 6100 р/чел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>21.00 –</w:t>
+        <w:t xml:space="preserve">21.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.10 –</w:t>
+        <w:t xml:space="preserve">21.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.15 –</w:t>
+        <w:t xml:space="preserve">21.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.40 –</w:t>
+        <w:t xml:space="preserve">21.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.45 –</w:t>
+        <w:t xml:space="preserve">21.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.00 –</w:t>
+        <w:t xml:space="preserve">22.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.05 –</w:t>
+        <w:t xml:space="preserve">22.05 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.10 –</w:t>
+        <w:t xml:space="preserve">22.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.30 –</w:t>
+        <w:t xml:space="preserve">22.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.50 –</w:t>
+        <w:t xml:space="preserve">22.50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья Застава"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.40 –</w:t>
+        <w:t xml:space="preserve">23.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.25 (УДМ) -</w:t>
+        <w:t xml:space="preserve">00.25 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>00.30 (УДМ) –</w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">00.40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.25 (УДМ) –</w:t>
+        <w:t xml:space="preserve">01.25 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Малахит, ул. Удмуртская, 273</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">02.40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Можга, ул. имени Ф.Я. Фалалеева, 10, кафе "Турист"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении оригиналы, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -737,66 +737,66 @@
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Весь день программа проходит по московскому времени.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08.00 – Приезд в Йошкар-Олу.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Завтрак в кафе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.30-11.00 –</w:t>
+        <w:t xml:space="preserve">08.30-11.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обзорная экскурсия по Йошкар Оле -</w:t>
+        <w:t xml:space="preserve">Обзорная экскурсия по Йошкар Оле - </w:t>
       </w:r>
       <w:r>
         <w:t>это знакомство с городом, где гармонично сочетаются исторические традиции и современная архитектура. Вы прогуляетесь по живописным набережным, посетите главные площади и улицы, почувствуете уникальный дух города, который славится своим гостеприимством и необычными культурными символами.Яркие здания, колоритные памятники и увлекательные рассказы гида сделают эту прогулку незабываемой. Здесь каждая деталь хранит свою историю, а атмосфера вдохновляет на новые открытия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 -</w:t>
+        <w:t xml:space="preserve">11.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в музей сыра с дегустацией</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Приглашаем в Музей сыра – первый в Поволжье! На экскурсии вы узнаете об истории сыра, какие сорта сыра существуют и с чем сочетаются, как правильно составить дегустационную тарелку и как приготовить сыр самостоятельно в домашних условиях. При Музее работает Сырная лавка, где можно купить понравившиеся сорта сыра, а также поучаствовать в мастер-классе по приготовлению сыра «Рикотта» и дегустации 7 (!!!) видов сыра.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
@@ -818,99 +818,118 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.00 - Начало</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>спектакля на марийском языке</w:t>
       </w:r>
       <w:r>
         <w:t>(с синхронным переводом на русский язык)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Уникальная возможность прикоснуться к культуре марийского народа. Вы погрузитесь в атмосферу самобытного театрального искусства, услышите звучание марийского языка и насладитесь выразительной игрой актеров. Благодаря синхронному переводу, сюжет станет понятным каждому, позволяя ощутить всю глубину и эмоциональность постановки. Этот вечер станет настоящим путешествием в мир традиций и творчества.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.00 - Окончание спектакля и свободное время для самостоятельного обеда</w:t>
+        <w:t xml:space="preserve">18.00 - Окончание спектакля и свободное время для самостоятельного обеда </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>20.00 - Выезд в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 - 11.00 - Ориентировочное время прибытия группы в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
         </w:rPr>
         <w:t>*Дата и тайминг тура может меняться в зависимости от Афиши театра</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Скидка для туристов из Удмуртии - 300 руб.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Скидка на последний ряд - 300 руб.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>