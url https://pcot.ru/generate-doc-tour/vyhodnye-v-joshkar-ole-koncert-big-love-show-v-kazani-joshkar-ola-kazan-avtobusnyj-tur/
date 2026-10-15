--- v0 (2026-05-31)
+++ v1 (2026-10-15)
@@ -144,120 +144,139 @@
       <w:r>
         <w:t>- сопровождение из Перми,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- проживание в гостинице (1 ночь),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- завтрак в гостинице после ночёвки (1 завтрак),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- 2 обеда</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- билет на шоу</w:t>
+        <w:t xml:space="preserve">- билет на шоу </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Выбрать СЕКТОР и посмотреть актуальную стоимость билетов</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>* Вы выбираете сектор, мы бронируем место.</w:t>
+        <w:t xml:space="preserve">* Вы выбираете сектор, мы бронируем место. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Актуальность и стоимость места известна на момент бронирования. Сумма может поменяться. К сумме билета добавляется комиссионный сбор 10% от цены билета. При заведении заявки во время бронирования сумма тура будет скорректирована на верную после покупки билета. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* При временной заявке, за вами числятся места только в автобусе. Наличие мест на концерт уточняется по факту подтверждения заявки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Сувениры,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Доп. питание,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Дополнительные экскурсии,</w:t>
+        <w:t xml:space="preserve">- Дополнительные экскурсии, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Доп. место в автобусе - 6 000 руб</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для получения актуальной информации о доступных услугах и удобствах в гостинице, таких как бассейны, тапочки, виды завтрака, наличие фенов и другие услуги, пожалуйста, перейдите</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>по ссылке в табличке с прайсом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание: при замене гостиницы информация будет актуализирована на сайте, а также путем информирования в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
@@ -431,51 +450,51 @@
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>01.25 (УДМ) -</w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.30 (УДМ) -</w:t>
+        <w:t xml:space="preserve">01.30 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>01.40 (УДМ) –</w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
@@ -747,51 +766,51 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- обязательно побывайте на спектакле в марийском национальном театре, а если вы поехали с детьми, то загляните в театр кукол</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>9.00 - завтрак</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.30 - выселение из гостиницы, выезд в Казань</w:t>
+        <w:t xml:space="preserve">10.30 - выселение из гостиницы, выезд в Казань </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 - обед в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 - 16.00</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>- "Казань тысячелетняя" – обзорная экскурсия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>по городу</w:t>
       </w:r>
@@ -832,82 +851,82 @@
         <w:t>17.00 - 18.00 - свободное время для покупки сувениров</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 - начало концерта</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>BIG LOVE SHOW 2026 (12+)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>На сцену Big Love Show 2026 выйдут звезды Love Radio и яркие открытия музыкального года!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Artik &amp; Asti, Сергей Лазарев, XOLIDAYBOY, Мари Краймбрери, МОТ, Ольга Бузова, NYUSHA, Клава Кока, ХАБИБ, Zvonkiy, Люся Чеботина, Джиган, Ольга Серябкина, Amirchik, 5sta Family, Filatov &amp; Karas, Юлианна Караулова, GAYAZOV$ BROTHER$, Ханна, ЛЕША СВИК, Mary Gu, Akmal', CHEBANOV, LYRIQ, «Винтаж»</w:t>
+        <w:t xml:space="preserve">Artik &amp; Asti, Сергей Лазарев, XOLIDAYBOY, Мари Краймбрери, МОТ, Ольга Бузова, NYUSHA, Клава Кока, ХАБИБ, Zvonkiy, Люся Чеботина, Джиган, Ольга Серябкина, Amirchik, 5sta Family, Filatov &amp; Karas, Юлианна Караулова, GAYAZOV$ BROTHER$, Ханна, ЛЕША СВИК, Mary Gu, Akmal', CHEBANOV, LYRIQ, «Винтаж» </w:t>
       </w:r>
       <w:r>
         <w:t>и другие артисты подарят всем свою большую любовь и самые громкие хиты!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Впервые на сцене Big Love Show появятся секретные гости, имена которых держатся в строжайшей тайне</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>~23.00 - окончание концерта, выезд в Пермь</w:t>
+        <w:t xml:space="preserve">~23.00 - окончание концерта, выезд в Пермь </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 - ориентировочное время прибытия в Пермь</w:t>
+        <w:t xml:space="preserve">11.00 - ориентировочное время прибытия в Пермь </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>