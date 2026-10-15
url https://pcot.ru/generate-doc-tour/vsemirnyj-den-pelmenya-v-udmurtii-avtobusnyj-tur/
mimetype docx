--- v0 (2026-08-29)
+++ v1 (2026-10-15)
@@ -183,171 +183,171 @@
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- питание;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- сувениры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08.30 –</w:t>
+        <w:t xml:space="preserve">08.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.40 –</w:t>
+        <w:t xml:space="preserve">08.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.45 –</w:t>
+        <w:t xml:space="preserve">08.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.10 –</w:t>
+        <w:t xml:space="preserve">08.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.15 –</w:t>
+        <w:t xml:space="preserve">08.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.30 –</w:t>
+        <w:t xml:space="preserve">08.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.35 –</w:t>
+        <w:t xml:space="preserve">08.35 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.40 –</w:t>
+        <w:t xml:space="preserve">08.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.00 –</w:t>
+        <w:t xml:space="preserve">09.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении оригиналы, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -445,82 +445,101 @@
     <w:p>
       <w:r>
         <w:t>16:00-16:40 - Мастер-класс от Республики Марий-Эл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15.00-17.00 - Тематическая программа в рамках проекта «Сказочная Удмуртия». Программа Увинского района</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>17:30-18:00 - Розыгрыш подарков от партнеров Фестиваля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>18.30 - Ориентировочное время выезда в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>За изменениями в программе можно следить поссылке</w:t>
+        <w:t>За изменениями в программе можно следить по</w:t>
       </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>ссылке</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>01.00 - Ориентировочное время прибытия в Пермь.</w:t>
+        <w:t xml:space="preserve">01.00 - Ориентировочное время прибытия в Пермь. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В случае позднего прибытия запланируйте деньги на такси</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
@@ -24466,51 +24485,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1I7-xsh8XhXeNqQmV4zGf0s3AEkXe3Vg0fkx5GUxz5VI/edit?tab=t.0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1I7-xsh8XhXeNqQmV4zGf0s3AEkXe3Vg0fkx5GUxz5VI/edit?tab=t.0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pelmenfest.ru/#!/tab/1612994261-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>