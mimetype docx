--- v0 (2026-06-15)
+++ v1 (2026-10-24)
@@ -56,51 +56,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t>Погрузитесь в уникальную атмосферу Казани — города, где переплетаются история, культура и живые традиции! Вас ждут этнопрограмма с мастер-классом, знакомство с исламским наследием, яркие развлечения в аквапарке и Дворце Впечатлений. Этот тур подарит незабываемые эмоции и познакомит с настоящим духом Татарстана!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Комфортабельные автобусы</w:t>
       </w:r>
       <w:r>
-        <w:t>туристического класса: кондиционер, откидные кресла, мультимедиа — всё для вашего удобства в дороге.</w:t>
+        <w:t xml:space="preserve"> туристического класса: кондиционер, откидные кресла, мультимедиа — всё для вашего удобства в дороге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Разнообразная программа</w:t>
       </w:r>
       <w:r>
         <w:t>— сочетание этнопрограммы, культурных экскурсий и развлечений позволяет познакомиться с историей, традициями и современным жизнью Татарстана.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Уникальный культурный опыт</w:t>
@@ -137,51 +137,51 @@
         <w:t>— экскурсия по музею исламской культуры с мастер-классом по каллиграфии позволяет лучше понять религиозное и культурное наследие региона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Баланс активности и отдыха</w:t>
       </w:r>
       <w:r>
         <w:t>— программа включает свободное время, чтобы участники могли самостоятельно исследовать город или отдохнуть.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Профессиональные сопровождающие</w:t>
+        <w:t xml:space="preserve">Профессиональные сопровождающие </w:t>
       </w:r>
       <w:r>
         <w:t>— опытные гиды и организаторы, которые сделают поездку максимально комфортной и интересной.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– проезд на комфортабельном автобусе туристического класса,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– страховка по проезду в автобусе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -246,72 +246,81 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Приобретается в момент покупки тура:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Доплата за одноместное размещение -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2750- Доп. экскурсия "Огни Казани"</w:t>
-[...5 lines deleted...]
-        <w:t>Вечерняя экскурсия превращает город в сказку: старинные здания оживают под мягким светом подсветки, раскрывая новые краски и тайны. Каждая улица дышит историей, а сияние фасадов наполняет прогулку теплом и вдохновением.</w:t>
+        <w:t>2750</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Стоимость (цена комиссионная) - 2000 р.</w:t>
+        <w:t>- Доп. экскурсия "Огни Казани"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>*Экскурсия состоится при наборе от 10 чел. В случае, если группа не наберется, за несколько дней до тура мы сделаем перерасчет заявки, возвратим денежные средства.</w:t>
+        <w:t>Вечерняя экскурсия превращает город в сказку: старинные здания оживают под мягким светом подсветки, раскрывая новые краски и тайны. Каждая улица дышит историей, а сияние фасадов наполняет прогулку теплом и вдохновением.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стоимость (цена комиссионная) - 2000 р. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">*Экскурсия состоится при наборе от 10 чел. В случае, если группа не наберется, за несколько дней до тура мы сделаем перерасчет заявки, возвратим денежные средства. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Приобретается на месте:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Доп. питание</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Сувениры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -324,405 +333,420 @@
       <w:r>
         <w:t>Гостиница с удобствами в номерах.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>1–но местный, 2–х местный, 2–х местный + доп. место</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Внимание! В Казани с 01 января 2025г. вводится курортный сбор – 100 руб. в сутки со взрослого человека (от 18 лет). Сбор оплачивается туристом самостоятельно в день заезда на ресепшн за весь период проживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Туристический налог</w:t>
+        <w:t xml:space="preserve">Туристический налог </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>не распространяется на данных лиц</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:t>Если турист хочет сэкономить на туре, то можно без доплат за 1-номестное размещение оформить подселение с другим туристом. Стоимость для него будет, как на 1 чел. при 2-хместном размещении. Женское подселение мы оформляем всегда, когда в туре едет сопровождающая. А мужское - не со 100% гарантией, так как его сложнее найти. За неделю до выезда мы сообщим Вам, нашлось ли подселение туристу, или ему придется доплатить за 1-номестный номер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для получения актуальной информации о доступных услугах и удобствах в гостинице, таких как бассейны, тапочки, виды завтрака, наличие фенов и другие услуги, пожалуйста, перейдите</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>по ссылке в табличке с прайсом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание: при замене гостиницы информация будет актуализирована на сайте, а также путем информирования в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>22.00 –</w:t>
+        <w:t xml:space="preserve">22.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.10 –</w:t>
+        <w:t xml:space="preserve">22.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.15 –</w:t>
+        <w:t xml:space="preserve">22.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.40 –</w:t>
+        <w:t xml:space="preserve">22.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.45 –</w:t>
+        <w:t xml:space="preserve">22.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.00 –</w:t>
+        <w:t xml:space="preserve">23.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.05 –</w:t>
+        <w:t xml:space="preserve">23.05 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.10 –</w:t>
+        <w:t xml:space="preserve">23.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.30 –</w:t>
+        <w:t xml:space="preserve">23.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.50 –</w:t>
+        <w:t xml:space="preserve">23.50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья Застава"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посадка на следующий день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.40 –</w:t>
+        <w:t xml:space="preserve">00.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.25 (УДМ) -</w:t>
+        <w:t xml:space="preserve">01.25 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.30 (УДМ) -</w:t>
+        <w:t xml:space="preserve">01.30 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">01.40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.25 (УДМ) –</w:t>
+        <w:t xml:space="preserve">02.25 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Малахит, ул. Удмуртская, 273</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.40 (УДМ) -</w:t>
+        <w:t xml:space="preserve">02.40 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Европа, ул. имени Вадима Сивкова, 150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>03.55 (УДМ) –</w:t>
+        <w:t xml:space="preserve">03.55 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Можга, ул. имени Ф.Я. Фалалеева, 10, кафе "Турист"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Оригиналы паспорта/свидетельства о рождении, мед. полис.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Пенсионное удостоверение, студенческий билет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по турам</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
@@ -845,51 +869,51 @@
       <w:r>
         <w:t>– сланцы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– шапочка для плавания;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– принадлежности для душа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 1</w:t>
       </w:r>
@@ -962,60 +986,60 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание! Группа делится на 2 части - первая идет на экскурсию, вторая на мастер-класс, потом меняются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>11.30 - 12.30 - Переезд до Казани.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.30 - 13.30 - Обед в кафе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.30 - 16.00 -</w:t>
+        <w:t xml:space="preserve">13.30 - 16.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по Казани с посещением Кремля</w:t>
       </w:r>
       <w:r>
-        <w:t>. Это увлекательное путешествие, которое познакомит вас с уникальной атмосферой города, где история и современность гармонично переплетаются. Здесь переплетаются русская и татарская культуры, что придает ему особый шарм.[slider id=9]</w:t>
+        <w:t>. Это увлекательное путешествие, которое познакомит вас с уникальной атмосферой города, где история и современность гармонично переплетаются. Здесь переплетаются русская и татарская культуры, что придает ему особый шарм. [slider id=151]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.00 - 18.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по музею исламской культуры с мастер-классом по каллиграфии</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Экскурсия в музей исламской культуры предлагает общее представление об исламе как мировой религии и рассказывает о его значении в истории и культуре татарского народа. Экспозиция отражает уникальный вклад татар и особенности мусульманских традиций народов Поволжья, раскрывая богатство и многообразие исламского наследия в регионе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -1027,596 +1051,362 @@
       </w:r>
       <w:r>
         <w:t>19.30 - Заселение в гостиницу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1 вариант</w:t>
+        <w:t>1 вариант - Аквапарк "Ривьера" 4 часа + Океанариум + свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 - 14.00 - Посещение аквапарка "Ривьера"</w:t>
+        <w:t>10.00 - 14.00 - Аквапарк "Ривьера" (4 часа)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>14.00 - 14.30 - Переезд в Океанариум на автобусе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>14.30 - Океанариум (без экскурсии) + свободное время</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>21.00 - Выезд от Аквапарка Ривьера. Туристы самостоятельно добираются до Аквапарка</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(4 часа).</w:t>
-[...2 lines deleted...]
-        <w:t>Более 50 различных горок и аттракционов, в том числе детские зоны, SPA и огромный волновой бассейн созданы специально для того, чтобы каждый нашел себе развлечение по душе. [slider id=89]</w:t>
+        <w:t>2 вариант - Аквапарк "Ривьера" 4 часа + Дворец впечатлений + свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.30 - Посещение крупнейшего в Поволжье</w:t>
-[...8 lines deleted...]
-        <w:t>(без экскурсии) + св. время.</w:t>
+        <w:t>10.00 - 14.00 - Аквапарк "Ривьера" (4 часа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>В Казанском океанариуме вас ждет захватывающее путешествие в подводный мир, где обитают сотни удивительных морских существ. Здесь можно увидеть величественных акул, грациозных морских котиков, сухопутных черепах, забавных пингвинов и даже грозных крокодилов. Это место, где каждая встреча с морскими обитателями превращается в яркое и незабываемое приключение для всей семьи!</w:t>
+        <w:t>14.00 - 14.30 - Отвозим туристов, кто идет в Океанариум</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t>Более 50 различных горок и аттракционов, в том числе детские зоны, SPA и огромный волновой бассейн созданы специально для того, чтобы каждый нашел себе развлечение по душе.</w:t>
+        <w:t>14.30 - 15.00 - Переезд во Дворец впечатлений на автобусе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 - Посещение Дворца впечатлений без экскурсии (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>за доп. плату</w:t>
       </w:r>
       <w:r>
-        <w:t>)* или свободное время.</w:t>
+        <w:t>) + или свободное время.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Три этажа иммерсивных локаций: Зеркальные миры, Волшебный лес и сюрреалистический магазин Икеле-Микеле. Гуляйте сколько хотите — время не ограничено</w:t>
+        <w:t>21.00 - Выезд от Аквапарка Ривьера. Туристы самостоятельно добираются до Аквапарка</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3 вариант</w:t>
+        <w:t>3 вариант - Аквапарк "Ривьера" 6 часов (безлимит) + Океанариум + свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 - 16.00 - Посещение аквапарка "Ривьера"</w:t>
+        <w:t>10.00 - 16.00 - Аквапарк "Ривьера" 6 часов (безлимит)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>16.00 - 16.30 - Переезд в Океанариум на автобусе</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>16.30 - Океанариум (без экскурсии) + свободное время</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>21.00 - Выезд от Аквапарка Ривьера. Туристы самостоятельно добираются до Аквапарка</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(6 часов).</w:t>
+        <w:t>4 вариант - Аквапарк "Ривьера" 6 часов (безлимит) + Дворец впечатлений + свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>16.30 - Посещение крупнейшего в Поволжье</w:t>
-[...8 lines deleted...]
-        <w:t>(без экскурсии) + св. время.</w:t>
+        <w:t>10.00 - 16.00 - Аквапарк "Ривьера" 6 часов (безлимит)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>4 вариант</w:t>
+        <w:t>16.00 - 16.30 - Отвозим туристов, кто идет в Океанариум</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 - 16.00 - Посещение аквапарка "Ривьера"</w:t>
-[...5 lines deleted...]
-        <w:t>(6 часов).</w:t>
+        <w:t>16.30 - 17.00 - Переезд во Дворец впечатлений на автобусе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>17.00 - Посещение Дворца впечатлений без экскурсии (</w:t>
+        <w:t>17.00 - Посещение Дворца впечатлений без экскурсии (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>за доп. плату</w:t>
       </w:r>
       <w:r>
-        <w:t>)* или свободное время.</w:t>
+        <w:t>) + или свободное время.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>21.00 - Выезд от Аквапарка Ривьера. Туристы самостоятельно добираются до Аквапарка</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>5 вариант</w:t>
+        <w:t>5 вариант - Аквапарк "Ривьера" 6 часов (безлимит) + свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 - 20.30 - Посещение аквапарка "Ривьера"</w:t>
+        <w:t>10.00 - 20.30 - Аквапарк "Ривьера" 6 часов (безлимит)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>21.00 - Выезд от Аквапарка Ривьера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(безлимит).</w:t>
+        <w:t>6 вариант - Свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>6 вариант</w:t>
+        <w:t>10.00 - 21.00  - Свободное время.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 - 21.00  - Свободное время.</w:t>
-[...8 lines deleted...]
-        <w:t>21.00 - Отправление в Пермь от аквапарка Ривьера.</w:t>
+        <w:t>21.00 - Выезд от Аквапарка Ривьера. Туристы самостоятельно добираются до Аквапарка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 4</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 - 10.00 - Ориентировочное время прибытия в Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Кол-во мест в Дворец впечатлений ограничено*Океанариум работает до 20.00</w:t>
+        <w:t>* Кол-во мест в Дворец впечатлений ограничено</w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-        <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>* Океанариум работает до 20.00</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Скидка для туристов из Удмуртии: 1 000</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Скидка на последний ряд: 300</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
-[...273 lines deleted...]
-    <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Аквапарк "Белимит"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="2400"/>
         <w:gridCol w:w="2400"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
@@ -1665,298 +1455,50 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>пенсионер/студент/дети 13-17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>дети 0-4 или ниже 120 см</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>17.07.2026</w:t>
-[...246 lines deleted...]
-            <w:r>
               <w:t>06.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>09.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>20 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1976,51 +1518,158 @@
           <w:p>
             <w:r>
               <w:t>20 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>14 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Аквапарк "6 часов"</w:t>
+        <w:t>Свободное время</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Экскурсия в Дворец впечатлений (доп. плата)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>06.11.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.11.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аквапарк "4 часа"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
@@ -2073,412 +1722,443 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>дети 0-4 или ниже 120 см</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>экскурсия в Дворец впечатлений (доп. плата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>17.07.2026</w:t>
+              <w:t>06.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>20.07.2026</w:t>
+              <w:t>09.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>19 100</w:t>
+              <w:t>18 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 800</w:t>
+              <w:t>18 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 900</w:t>
+              <w:t>18 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>13 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аквапарк "4 часа" + океанариум</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
+        <w:gridCol w:w="2057"/>
+      </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>14.08.2026</w:t>
+              <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>17.08.2026</w:t>
+              <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>19 100</w:t>
+              <w:t>взрослый</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 800</w:t>
+              <w:t>дети 3-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 900</w:t>
+              <w:t>дети 13-17/пенсионер/студент</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>13 500</w:t>
+              <w:t>дети 0-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>2 500</w:t>
-[...143 lines deleted...]
-              <w:t>2 500</w:t>
+              <w:t>экскурсия в Дворец впечатлений (доп. плата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>06.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>09.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>19 100</w:t>
+              <w:t>19 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 800</w:t>
+              <w:t>19 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 900</w:t>
+              <w:t>19 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>13 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Аквапарк "4 часа"</w:t>
+        <w:t>Аквапарк "6 часов" + океанариум</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+        <w:gridCol w:w="2400"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>взрослый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>дети 3-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>дети 13-17/пенсионер/студент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>дети 0-2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>06.11.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.11.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>20 200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>19 700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>20 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2400"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>13 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Аквапарк "6 часов"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
         <w:gridCol w:w="2057"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
@@ -2531,1234 +2211,91 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>дети 0-4 или ниже 120 см</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>экскурсия в Дворец впечатлений (доп. плата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>17.07.2026</w:t>
-[...286 lines deleted...]
-            <w:r>
               <w:t>06.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>09.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 600</w:t>
+              <w:t>19 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 300</w:t>
+              <w:t>18 800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>18 400</w:t>
-[...854 lines deleted...]
-              <w:t>19 500</w:t>
+              <w:t>18 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>13 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2057"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>