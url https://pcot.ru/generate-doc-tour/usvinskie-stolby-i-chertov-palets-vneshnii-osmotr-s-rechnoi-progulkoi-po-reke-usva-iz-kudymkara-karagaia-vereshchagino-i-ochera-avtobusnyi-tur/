--- v0 (2026-06-01)
+++ v1 (2026-10-16)
@@ -243,83 +243,86 @@
         <w:t>питание в придорожных кафе, по пути будут остановки на обед и ужин.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>07.30 – Кудымкар (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>автовокзал, ул. Калинина, 65А)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08.30 – Карагай (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Дом культуры ул. Гагарина, 1А. (Площадь)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.15 – Верещагино</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>(ул. Карла Маркса, 27А (м-н Монетка</w:t>
+          <w:t> (ул. Карла Маркса, 27А (м-н Монетка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.45 – Очер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -515,198 +518,220 @@
       <w:r>
         <w:t>– сидушку для отдыха на природе;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* В автобусе могут быть предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>7.30 – Выезд из Кудымкара (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>автовокзал, ул. Калинина, 65А)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>8.30 – Выезд из Карагая (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Дом культуры ул. Гагарина, 1А. (Площадь)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>9.15 – Выезд из Верещагино</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>(ул. Карла Маркса, 27А (м-н Монетка</w:t>
+          <w:t> (ул. Карла Маркса, 27А (м-н Монетка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>9.45 – Выезд из Очера</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Путевая экскурсия. Остановка на завтрак перед выходом на маршрут (за доп. плату).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14:00 – Экскурсия на Усьвинские столбы с осмотром Чертова пальца и посещением грота Столбовой с заброской на лодках.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Река Усьва, обрамленная густыми лесами, скальные утесы, уходящие в небо, и знаменитый Чертов палец – загадочный природный монолит, овеянный легендами. Посещение грота Столбовой добавит путешествию таинственности и позволит почувствовать себя настоящим исследователем. На маршруте вас будут окружать уникальные природные ландшафты, вдохновляющие своей первозданной красотой. Это место словно создано для тех, кто ценит активный отдых и гармонию с природой.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
         </w:rPr>
         <w:t>Обед не предусмотрен, поэтому рекомендуем взять питание с собой.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17.00 – Отправление в Кудымкар, Карагай, Верещагино, по пути остановка на ужин (за доп. плату).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>21.30 - Ориентировочное время прибытия в Верещагино.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>22.15 - Ориентировочное время прибытия в Карагай.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.15 - Ориентировочное время прибытия в Кудымкар.</w:t>
+        <w:t xml:space="preserve">23.15 - Ориентировочное время прибытия в Кудымкар. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>*</w:t>
+        <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.* Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>