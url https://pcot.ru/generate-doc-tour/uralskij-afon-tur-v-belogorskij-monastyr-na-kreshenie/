--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -489,75 +489,151 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23.00 – 03.00 час – Прибытие в «Белогорский монастырь» на Крещение Господни, свободное время (монастырская лавка, святой источник, купель, Крещенская служба).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>03.30 час – Сбор группы и выезд.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>05:30 час –  Прибытие в Пермь, ул. Ленина, 53 (ТеатрТеатр).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Данный тур для взрослых - только от 18 лет.*Туроператор не несет ответственности за невозможность посещения монастырской лавки, купания в купели или отсутствие её оборудования в случае очередей или иных обстоятельств, не зависящих от компании.* Подъем на гору чаще всего осуществляется пешком из-за ограниченного доступа для транспорта, дорожных условий и сохранения природного ландшафта.</w:t>
+        <w:t>*Данный тур для взрослых - только от 18 лет.*Туроператор не несет ответственности за невозможность посещения монастырской лавки, купания в купели или отсутствие её оборудования в случае очередей или иных обстоятельств, не зависящих от компании.*На территории монастыря имеется купель. В свободное время можно окунуться. Туроператор не несет ответственности за ее работу.* Подъем на гору чаще всего осуществляется пешком из-за ограниченного доступа для транспорта, дорожных условий и сохранения природного ландшафта.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Базовый тариф</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7200"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7200"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7200"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7200"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>18.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7200"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:type w:val="nextColumn"/>
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">