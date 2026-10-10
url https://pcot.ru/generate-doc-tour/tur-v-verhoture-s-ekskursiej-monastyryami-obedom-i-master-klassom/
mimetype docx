--- v0 (2026-08-26)
+++ v1 (2026-10-10)
@@ -46,51 +46,51 @@
         <w:t>Пермь - Верхотурье - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Верхотурье  – духовная столица Урала. На протяжении веков город являлся центром православия и культуры Урала и Сибири. Это самый старинный город в Свердловской области. Интересен многочисленными памятниками архитектуры, церквями, монастырями, соборами и загадочными подземными ходами.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Главной достопримечательностью Верхотурья является самый маленький Кремль в России, где мы обязательно с вами побываем. Также посетим Жемчужину Верхотурского кремля Свято-Троицкий собор, Свято-Николаевский мужской монастырь, Свято-Покровский женский монастырь и величественный Крестовоздвиженский собор.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Приглашаем совершить путешествие в духовный город, где вы познакомитесь с величием русской архитектуры, окунетесь в сказку со старинными улицами и златоглавыми соборами!</w:t>
+        <w:t xml:space="preserve">Приглашаем совершить путешествие в духовный город, где вы познакомитесь с величием русской архитектуры, окунетесь в сказку со старинными улицами и златоглавыми соборами! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Комфорт в дороге</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Поездка на современном туристическом автобусе с мягкими креслами, кондиционером и аудиосистемой — путешествие проходит с максимальным комфортом.</w:t>
       </w:r>
@@ -154,51 +154,51 @@
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Покровский женский монастырь с иконой «Умиление Божьей Матери» и мощами Косьмы юродивого.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Игровая фольклорная программа</w:t>
       </w:r>
       <w:r>
         <w:t>в Доме ремёсел Верхотурья с мастер-классом по рукоделию и экскурсией по деревенскому быту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Включено питание</w:t>
       </w:r>
       <w:r>
-        <w:t>- обед в проверенном кафе включён в стоимость</w:t>
+        <w:t xml:space="preserve"> - обед в проверенном кафе включён в стоимость</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Уникальность тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Аналогов этому туру на пермском рынке нет. Это единственная возможность за 1 день увидеть Верхотурье и его святыни</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Тур не просто насыщенный — он исключительный по наполнению и глубине, при этом доступный по времени и бюджету.</w:t>
       </w:r>
@@ -263,111 +263,111 @@
       <w:r>
         <w:t>– завтрак (по пути остановка в придорожном кафе);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– приобретение сувениров, молочной продукции, меда.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если Вы приезжаете из другого города, и у Вас нет родственников в Перми, наши менеджеры помогут забронировать для Вас гостиницу или хостел, чтобы подождать отправление тура. Или если в туре поздний приезд, а на общественный транспорт Вы уже не успеваете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>07:00 –</w:t>
+        <w:t xml:space="preserve">07:00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07:15 –</w:t>
+        <w:t xml:space="preserve">07:15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Площадь Восстания</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07:35 –</w:t>
+        <w:t xml:space="preserve">07:35 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Лодочная станция</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07:40 –</w:t>
+        <w:t xml:space="preserve">07:40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Голованово</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07:55 –</w:t>
+        <w:t xml:space="preserve">07:55 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Полазна (бывший автовокзал, ул.Трухина, д.54)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении.</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -510,78 +510,78 @@
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>07:00 - Сбор группы на ул. Ленина, 53 ("Театр-Театр") и выезд в г. Верхотурье, по пути остановка на завтрак (за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13:00 -</w:t>
+        <w:t xml:space="preserve">13:00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
-        <w:t>в кафе</w:t>
+        <w:t xml:space="preserve"> в кафе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13:30 -</w:t>
+        <w:t xml:space="preserve">13:30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по Верхотурью</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>В ходе экскурсии посетим:</w:t>
+        <w:t xml:space="preserve">В ходе экскурсии посетим: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Верхотурский кремль</w:t>
       </w:r>
       <w:r>
         <w:t>, яркий памятник русского градостроительства рубежа XVII-XVIII вв..Самым выдающимся памятником на территории кремля является</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Свято-Троицкий собор, возможен подъем на колонаду</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
@@ -639,78 +639,78 @@
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>На территории</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Покровского женского монастыря</w:t>
       </w:r>
       <w:r>
         <w:t>вы можете приобрести изумительный таёжный монастырский мёд, вкуснейшую молочную продукцию (сыр, творог, сливки, молоко и др.), которую готовят сестры монастыря.</w:t>
       </w:r>
       <w:r>
         <w:t>На территории монастыря будет возможность познакомиться с необычными питомцами - ламами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>[slider id=44]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>17:00 -</w:t>
+        <w:t xml:space="preserve">17:00 -  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Игровая фольклорная программа в Доме ремесел с мастер-классом по рукоделию и экскурсией по деревенскому быту</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Гостей ждёт насыщенная</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>фольклорная программа</w:t>
       </w:r>
       <w:r>
         <w:t>с народными играми, песнями и хороводами. Атмосферу веселья дополнят</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>мастер-классы по традиционному рукоделию.</w:t>
+        <w:t xml:space="preserve">мастер-классы по традиционному рукоделию. </w:t>
       </w:r>
       <w:r>
         <w:t>Особым пунктом программы станет</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>экскурсия по экспозиции деревенского быта</w:t>
       </w:r>
       <w:r>
         <w:t>, где оживают страницы прошлого: старинные утвари, прялки, рубели, тканые половики и предметы повседневной жизни, которыми пользовались уральские крестьяне. Это не просто мероприятие — это живая встреча с историей и душой народной культуры, которая будет интересна как взрослым, так и детям.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19:00 - Ориентировочное время отправления в г. Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23:30- 00:30 - Прибытие в г. Пермь.</w:t>
       </w:r>
@@ -750,100 +750,100 @@
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Базовый тариф</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">АКЦИЯ для даты 10.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>1 по полной стоимости + 1 за 2 100 руб</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7200"/>
         <w:gridCol w:w="7200"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>стоимость</w:t>
-            </w:r>
-[...20 lines deleted...]
-              <w:t>5 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>10.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7200"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>5 900</w:t>
             </w:r>
           </w:p>
         </w:tc>