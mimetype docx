--- v0 (2026-09-03)
+++ v1 (2026-10-20)
@@ -59,195 +59,198 @@
         <w:t>Сбегите из городской суеты в мир, где время пахнет парным молоком и старинными тайнами. Вы прогуляетесь по живописной ферме, обнимете англо-нубийских коз и попробуете ремесленные сыры, которые создают прямо здесь: от тягучего Хаварти до пряного Белпер Кнолле. А после гастрономического удовольствия вас ждет путешествие на полтора века назад — в тишину Карагайского краеведческого музея, где каждый экспонат хранит живую историю уральской глубинки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- транспортное обслуживание (в зависимости от количества человек возможен комфортабельный автобус, микроавтобус, минивен, машина);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- экскурсионное обслуживание;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- посещение музея;</w:t>
+        <w:t>- посещение музея и мастер-класс "Бойка-набойка";</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- экскурсия на ферме;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- дегустация сыров;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- страховка на проезд в автобусе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- сувениры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>10.00 -</w:t>
+        <w:t xml:space="preserve">10.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.10 -</w:t>
+        <w:t xml:space="preserve">10.10 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.15 -</w:t>
+        <w:t xml:space="preserve">10.15 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.40 -</w:t>
+        <w:t xml:space="preserve">10.40 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.45 -</w:t>
+        <w:t xml:space="preserve">10.45 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 -</w:t>
+        <w:t xml:space="preserve">11.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.05 -</w:t>
+        <w:t xml:space="preserve">11.05 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт, свидетельство о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
@@ -288,117 +291,126 @@
       <w:r>
         <w:t>-питьевую воду,перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>-аптечку для личного применения.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10.00 - Выезд из Перми.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Далее при на наборе группы более 25 чел, группа делится на 2 части:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 подгруппа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 - Экскурсия в питомник Англо-Нубийских коз с дегустацией.</w:t>
+        <w:t>12.00 - Экскурсия в питомник Англо-Нубийских коз с дегустацией и мастер-классом.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Вас ожидает:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- знакомство с козами и жизнью фермы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- кормление и фотосессия с Нубийскими козами;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- дегустация ремесленных сыров:</w:t>
+        <w:t xml:space="preserve">- демонстрация "Домашнее сыроварение". Мастер покажет и расскажет весь процесс приготовления сыров Брынза и Рикотта. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- дегустация ремесленных сыров: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Базирон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Хаварти</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Иборис</w:t>
       </w:r>
@@ -421,120 +433,324 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>конфеты "Сырный трюфель"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>тарталетки с Рикоттой и икрой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14.00 - Выезд в Карагай</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.30 - Экскурсия по Карагайскому краеведческому музею.</w:t>
+        <w:t>14.30 - Экскурсия по Карагайскому краеведческому музею с мастер-классом "Бойка-набойка".</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.30 - Выезд в Пермь.</w:t>
+        <w:t>16.00 - Выезд в Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 подгруппа</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.30 - Экскурсия по Карагайскому краеведческому музею.</w:t>
+        <w:t>12.30 - Экскурсия по Карагайскому краеведческому музею с мастер-классом "Бойка-набойка".</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.30 - Переезд на ферму.</w:t>
+        <w:t>14.00 - Переезд на ферму.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 - Экскурсия в питомник Англо-Нубийских коз с дегустацией.</w:t>
+        <w:t>14.30 - Экскурсия в питомник Англо-Нубийских коз с дегустацией и мастер-классом.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>16.00 - Выезд в Пермь.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Вас ожидает:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>- знакомство с козами и жизнью фермы;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>- кормление и фотосессия с Нубийскими козами;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- демонстрация "Домашнее сыроварение". Мастер покажет и расскажет весь процесс приготовления сыров Брынза и Рикотта. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- дегустация ремесленных сыров: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Базирон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Хаварти</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Иборис</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Белпер Кнолле</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>сыр-гриль Халлуми</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>конфеты "Сырный трюфель"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>тарталетки с Рикоттой и икрой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>16.30 - Выезд в Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.00 - Ориентировочное время прибытия в Пермь.</w:t>
+        <w:t>18.30 - Ориентировочное время прибытия в Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Базовый тариф</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7200"/>
+        <w:gridCol w:w="7200"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7200"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7200"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7200"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>01.11.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7200"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>4 700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7200"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>04.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7200"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>5 100</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:type w:val="nextColumn"/>
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">