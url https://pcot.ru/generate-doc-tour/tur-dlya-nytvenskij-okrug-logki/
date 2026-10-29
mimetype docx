--- v0 (2026-09-14)
+++ v1 (2026-10-29)
@@ -40,87 +40,87 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь-Нытва-Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 1 день</w:t>
+        <w:t xml:space="preserve"> — 1 день</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 7 лет</w:t>
+        <w:t xml:space="preserve"> — с 7 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Интересно для всех возрастов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Программа одинаково увлекает и детей, и взрослых — от познавательной экскурсии до творческого мастер-класса.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -280,68 +280,71 @@
     <w:p>
       <w:r>
         <w:t>— Личные расходы участников (сувениры, дополнительные сладости и напитки)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Доплата за отдалённые районы при трансфере (подробности здесь:</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ссылка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>— Место посадки вы выбираете сами — удобно для вашей группы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>— Для отдалённых районов возможна небольшая доплата</w:t>
+        <w:t xml:space="preserve">— Для отдалённых районов возможна небольшая доплата </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Автобусы новые, туристического класса, специально оборудованные для перевозки детей — комфорт и безопасность на каждом километре</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Можно выбрать автобус по размеру группы — микроавтобус для небольших групп или большой автобус</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Опытные водители с многолетним стажем, которые знают, как безопасно доставить детей до пункта назначения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Все документы для поездки мы оформляем сами — в ГИБДД и МЧС, если тур активный, чтобы родители и педагоги ни о чём не переживали</w:t>
       </w:r>
@@ -588,65 +591,83 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t>бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t>цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>