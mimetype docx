--- v1 (2026-09-14)
+++ v2 (2026-10-31)
@@ -276,360 +276,369 @@
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Стоимость доп.места в автобусе:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6 500 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Внимание! В Чебоксарах и Казани с 01 января 2025г. вводится курортный сбор – 100 руб. в сутки со взрослого человека (от 18 лет). Сбор оплачивается туристом самостоятельно в день заезда на ресепшн за весь период проживания.</w:t>
+        <w:t xml:space="preserve">Внимание! В Чебоксарах и Казани с 01 января 2025г. вводится курортный сбор – 100 руб. в сутки со взрослого человека (от 18 лет). Сбор оплачивается туристом самостоятельно в день заезда на ресепшн за весь период проживания. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Туристический налог</w:t>
+        <w:t xml:space="preserve">Туристический налог </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>не распространяется на данных лиц</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>* Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+        <w:t>* Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для получения актуальной информации о доступных услугах и удобствах в гостинице, таких как бассейны, тапочки, виды завтрака, наличие фенов и другие услуги, пожалуйста, перейдите по ссылке в табличке с прайсом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание: при замене гостиницы информация будет актуализирована на сайте, а также путем информирования в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>21.00 –</w:t>
+        <w:t xml:space="preserve">21.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.10 –</w:t>
+        <w:t xml:space="preserve">21.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.15 –</w:t>
+        <w:t xml:space="preserve">21.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.40 –</w:t>
+        <w:t xml:space="preserve">21.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.45 –</w:t>
+        <w:t xml:space="preserve">21.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.00 –</w:t>
+        <w:t xml:space="preserve">22.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.05 –</w:t>
+        <w:t xml:space="preserve">22.05 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.10 –</w:t>
+        <w:t xml:space="preserve">22.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.30 –</w:t>
+        <w:t xml:space="preserve">22.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.50 –</w:t>
+        <w:t xml:space="preserve">22.50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья Застава"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.40 –</w:t>
+        <w:t xml:space="preserve">23.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посадка на следующий день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.25 (УДМ) -</w:t>
+        <w:t xml:space="preserve">00.25 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.30 (УДМ) –</w:t>
+        <w:t xml:space="preserve">00.30 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">00.40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.25 (УДМ) –</w:t>
+        <w:t xml:space="preserve">01.25 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Малахит, ул. Удмуртская, 273</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">01.40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Европа, ул. имени Вадима Сивкова, 150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.55 (УДМ) –</w:t>
+        <w:t xml:space="preserve">02.55 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Можга, ул. имени Ф.Я. Фалалеева, 10, кафе "Турист"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -751,264 +760,263 @@
       <w:r>
         <w:t>– питьевая вода,перекус</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>21:00 - выезд из Перми, по пути остановка на завтрак</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:t>Отправляемся в увлекательное путешествие в Чувашию – один из древнейших регионов Поволжья, известный еще со времен Золотой Орды! Этот край поражает самобытными традициями, живописной природой и богатой историей – именно здесь родился легендарный Василий Чапаев. Нас ждут старинные храмы, уникальные музеи, захватывающие панорамы и, конечно, вкуснейшая национальная кухня. Познакомимся с Чувашией во всей её красе!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:00 - 13:00 -</w:t>
+        <w:t xml:space="preserve">10:00 - 13:00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия «Чебоксары- столица Чувашии»</w:t>
       </w:r>
       <w:r>
-        <w:t>. Чебоксары - это крупный порт на берегу реки Волга, входит в тройку самых зелёных и чистых городов России. Недалеко от Чебоксар родился легендарный Чапаев, а его потомки до сих пор проводят встречи с гостями города. Чебоксары умеют удивлять. На один только пешеходный мост здесь потратили больше лампочек, чем на Бруклинский, а в местной галерее хранятся оригиналы полотен Левитана и Куинджи.[slider id=61]</w:t>
+        <w:t>. Чебоксары - это крупный порт на берегу реки Волга, входит в тройку самых зелёных и чистых городов России. Недалеко от Чебоксар родился легендарный Чапаев, а его потомки до сих пор проводят встречи с гостями города. Чебоксары умеют удивлять. На один только пешеходный мост здесь потратили больше лампочек, чем на Бруклинский, а в местной галерее хранятся оригиналы полотен Левитана и Куинджи [slider id=149]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13:00 – 14:00 -</w:t>
+        <w:t xml:space="preserve">13:00 – 14:00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14:30 -</w:t>
+        <w:t xml:space="preserve">14:30 -  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение Чувашского национального музея</w:t>
       </w:r>
       <w:r>
-        <w:t>- крупнейшего хранилища памятников истории, материальной и духовной культуры чувашского, русского, марийского и других народов, проживающих в Чувашии на протяжении многих веков. Фонды музея насчитывают более 182 тысяч предметов.[slider id=102]</w:t>
+        <w:t xml:space="preserve"> - крупнейшего хранилища памятников истории, материальной и духовной культуры чувашского, русского, марийского и других народов, проживающих в Чувашии на протяжении многих веков. Фонды музея насчитывают более 182 тысяч предметов.[slider id=102]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16:00 -  Размещение в гостинице. Свободное время.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3 день:</w:t>
+        <w:t xml:space="preserve">3 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.00 - Завтрак в гостинице.</w:t>
+        <w:t xml:space="preserve">07.00 - Завтрак в гостинице. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08.00 - Освобождение номеров. Встреча с сопровождающей. Переезд в Йошкар-Олу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 -14.00 -</w:t>
+        <w:t xml:space="preserve">11.00 -14.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по городу Йошкар-Ола</w:t>
       </w:r>
       <w:r>
-        <w:t>«Страницы истории и молодость столицы Республики Марий Эл».</w:t>
+        <w:t xml:space="preserve"> «Страницы истории и молодость столицы Республики Марий Эл».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Йошкар-Ола небольшой, но очень колоритный город в европейском стиле, расположившийся на реке Малая Кокшага. Город поражает количеством памятников и копий знаменитых сооружений: Спасская башня Московского кремля, царь-пушка, набережная Брюгге, фонтан «Архангел Гавриил», движущиеся часы и многое другое. Здесь много зелени и красивых улочек, в кафе и ресторанах предлагают блюда традиционной кухни, а своеобразная культура марийцев накладывает отпечаток не только на архитектуру, но и на традиции.</w:t>
+        <w:t xml:space="preserve">Йошкар-Ола небольшой, но очень колоритный город в европейском стиле, расположившийся на реке Малая Кокшага. Город поражает количеством памятников и копий знаменитых сооружений: Спасская башня Московского кремля, царь-пушка, набережная Брюгге, фонтан «Архангел Гавриил», движущиеся часы и многое другое. Здесь много зелени и красивых улочек, в кафе и ресторанах предлагают блюда традиционной кухни, а своеобразная культура марийцев накладывает отпечаток не только на архитектуру, но и на традиции. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>[slider id=60]</w:t>
+        <w:t>[slider id=150]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 - 15.00 -</w:t>
+        <w:t xml:space="preserve">14.00 - 15.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
-        <w:t>в кафе города.</w:t>
+        <w:t xml:space="preserve"> в кафе города.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15:00 - 18:00 - Переезд в Казань.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18.00 - Размещение в гостинице г. Казань, свободное время.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице. Освобождение номеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 - 14.00 -</w:t>
+        <w:t xml:space="preserve">10.00 - 14.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия "Казань тысячелетняя"</w:t>
       </w:r>
       <w:r>
         <w:t>. Экскурсиия по территории Кремля.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Казань — город-миллионник, столица Татарстана, крупный порт левобережья Волги. Сюда едут, чтобы увидеть кремль и «падающую» башню, сфотографироваться у необычного дерева возле Дворца земледельцев, прогуляться по Старо-татарской слободе, подняться на смотровую площадку внутри огромного казана и получить гастрономические впечатления от чак-чака и эчпочмака. Кроме обзорной экскурсии, нас ждёт экскурсия по территории Кремля, история которого началась в X веке. Кремль много раз горел, его разрушали и перестраивали в камне, расширяли и модернизировали. На его нынешней территории можно увидеть сооружения разных веков. Одна из наиболее популярных достопримечательностей кремля — падающая башня Сююмбике. При высоте 58 метров отклонение её шпиля от вертикали составляет около двух метров!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>[slider id=9]</w:t>
+        <w:t>[slider id=151]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 - 15.00 -</w:t>
+        <w:t xml:space="preserve">14.00 - 15.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Интерактивная программа «Татарское чаепитие»</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>К 19 веку у татар чаепитие настолько вошло в быт, что без него не мыслили ни один народный праздник, ни одну свадьбу. Казанский этнограф К.Фукс писал: «Когда собирались все гости, началось угощение чаем. Сколько было принесено самоваров, сколько раз и подогревали! Гости пили так аппетитно, что трудно было сосчитать, по сколько чашек пришлось на каждую…». За чаепитием гости знакомятся с традициями татарской выпечки, приготовления чая, особенностями гостеприимства.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 - 19.00 - Свободное время в городе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 - Отправление в Пермь</w:t>
       </w:r>
@@ -1064,50 +1072,78 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:t>на выезд из Удмуртии - 300 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Базовый</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>УСЛОВИЯ АКЦИИ РАННЕЕ БРОНИРОВАНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>ПО ССЫЛКЕ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1125,129 +1161,50 @@
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
-            </w:r>
-[...77 lines deleted...]
-              <w:t>600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>20.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>24.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -25356,51 +25313,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_28165/470b3df9e81deabdd0170e0a9f0fe7a5f2513a3d/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5ac609102b0a0fb8942b327a279027aca1f9257ab9711dce1b89cc5ecea253c4&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6235748129406670ea23b56df0a0bcf8cf9eacb3367f9a2077ebccb79c2d80ad&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abecf154b96a7e81fb587d1a44d71560b5715f29aad99512c0812fd31c7043c8b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/11149/votkinsk/house/ulitsa_azina_208/YUoYfwRnSkMCQFttfXxycntgZg==/?ll=53.937365%2C57.033733&amp;z=17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae6b019da8c720ac0a7ab9cc03c1de0a9b404d1ef5091a49eed68c8b635740dd9&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5db4f0622cf0c66278a4741724d1824d9d9beffb36110b3d48dfe7eef18efbc2&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPrbiJJv" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa0e3038c0de1ee82637ad2d7d07b22b980c9f3c3ed7ad43b4f810ed1589e330a&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru/document/cons_doc_LAW_28165/470b3df9e81deabdd0170e0a9f0fe7a5f2513a3d/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5ac609102b0a0fb8942b327a279027aca1f9257ab9711dce1b89cc5ecea253c4&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6235748129406670ea23b56df0a0bcf8cf9eacb3367f9a2077ebccb79c2d80ad&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abecf154b96a7e81fb587d1a44d71560b5715f29aad99512c0812fd31c7043c8b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/11149/votkinsk/house/ulitsa_azina_208/YUoYfwRnSkMCQFttfXxycntgZg==/?ll=53.937365%2C57.033733&amp;z=17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae6b019da8c720ac0a7ab9cc03c1de0a9b404d1ef5091a49eed68c8b635740dd9&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5db4f0622cf0c66278a4741724d1824d9d9beffb36110b3d48dfe7eef18efbc2&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPrbiJJv" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa0e3038c0de1ee82637ad2d7d07b22b980c9f3c3ed7ad43b4f810ed1589e330a&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1PXXcJIB720WVTxlwAvB8abj4ZcKjyv9t_BYMwTE25Nw/edit?tab=t.0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>