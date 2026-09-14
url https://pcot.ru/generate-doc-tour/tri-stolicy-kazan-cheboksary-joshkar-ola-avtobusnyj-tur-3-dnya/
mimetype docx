--- v0 (2026-06-27)
+++ v1 (2026-09-14)
@@ -299,65 +299,55 @@
           <w:b/>
         </w:rPr>
         <w:t>Внимание! В Чебоксарах и Казани с 01 января 2025г. вводится курортный сбор – 100 руб. в сутки со взрослого человека (от 18 лет). Сбор оплачивается туристом самостоятельно в день заезда на ресепшн за весь период проживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Туристический налог</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>не распространяется на данных лиц</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>С 1 марта 2026 года вступили в силу новые Правила предоставления гостиничных услуг (Постановление Правительства РФ № 1912 от 27.11.2025).</w:t>
-[...4 lines deleted...]
-        <w:t>Основное изменение:</w:t>
+        <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для получения актуальной информации о доступных услугах и удобствах в гостинице, таких как бассейны, тапочки, виды завтрака, наличие фенов и другие услуги, пожалуйста, перейдите по ссылке в табличке с прайсом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание: при замене гостиницы информация будет актуализирована на сайте, а также путем информирования в заявках.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -1146,305 +1136,61 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>17.07.2026</w:t>
+              <w:t>16.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>21.07.2026</w:t>
-[...243 lines deleted...]
-              <w:t>27.10.2026</w:t>
+              <w:t>20.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>20</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
@@ -1537,50 +1283,129 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>23</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>04.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>08.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>24 890</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>26 200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>24 890</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>26 200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>27 265</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>28 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>