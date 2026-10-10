--- v0 (2026-07-10)
+++ v1 (2026-10-10)
@@ -247,63 +247,63 @@
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Проезд на комфортабельном автобусе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Завтрак и обед в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Обзорная экскурсия по Тюмени</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Входные билеты на термальный комплекс "ЛетоЛето" (5 часов)</w:t>
+        <w:t xml:space="preserve">- Входные билеты на термальный комплекс "ЛетоЛето" (5 часов) </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Входные билеты на термальный комплекс "Волна" (4 часов)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Входные билеты на термальный комплекс "Верхний бор"  СПА/ОТБ (3 часов)</w:t>
+        <w:t xml:space="preserve"> - Входные билеты на термальный комплекс "Верхний бор"  СПА/ОТБ (3 часов)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Страховка по проезду в автобусе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Сопровождение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
@@ -326,86 +326,95 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Джакузи, гидромассажные пушки и водопады</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Банный комплекс (сауны, хаммам, ледяная комната, соляная пещера)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>"Верхний бор" ОТБ - это:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Открытый термальный бассейн</w:t>
+        <w:t xml:space="preserve">- Открытый термальный бассейн </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Джакузи для гидромассажа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Детская зона с глубиной 70 см.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Плавательная зона с различными гидромассажными установками и водопадами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Финская сауна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>"Верхний бор" СПА  - это:-</w:t>
-[...2 lines deleted...]
-        <w:t>Открытый термальный бассейн с горячей минеральной водой и гидромассажными установками.</w:t>
+        <w:t>"Верхний бор" СПА  - это:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открытый термальный бассейн с горячей минеральной водой и гидромассажными установками. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Детская чаша площадью 12 кв.м и глубиной 65 см.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Две чаши для взрослых с глубиной 1,3 м, расположенные на разных уровнях с переливом воды из одной в другую</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Хамам (турецкая баня)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Финская сауна.​</w:t>
       </w:r>
@@ -502,51 +511,51 @@
       </w:r>
       <w:r>
         <w:t>- Участники ликвидации последствий на Чернобыльской АЭС</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Граждане, подвергшиеся воздействию радиации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>"ЛетоЛето" - это:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>СПА Марциаль:</w:t>
+        <w:t xml:space="preserve">СПА Марциаль: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- горячий источник под открытым небом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- круглогодичный минерализированный бассейн</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- баня, сауна и хаммам</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- оздоровительная зона с купелью, обливными устройствами и льдогенератором</w:t>
       </w:r>
@@ -609,126 +618,126 @@
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Дополнительное место в автобусе - 6 300 руб.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Ужин, покупка сувениров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>20.00 -</w:t>
+        <w:t xml:space="preserve">20.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Кудымкар, автовокзал, ул. Калинина, 65А</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.00 -</w:t>
+        <w:t xml:space="preserve">21.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Карагай, Дом культуры ул. Гагарина, 1А. (Площадь)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.45 -</w:t>
+        <w:t xml:space="preserve">22.45 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Кукуштан</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.20 -</w:t>
+        <w:t xml:space="preserve">23.20 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Шадейка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.30 -</w:t>
+        <w:t xml:space="preserve">23.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот на Кунгур, бывший пост ДПС</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.40 -</w:t>
+        <w:t xml:space="preserve">23.40 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Голдыревский</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении оригиналы, мед. полис, пенсионное удостоверение, студенческий билет</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -864,401 +873,457 @@
       <w:r>
         <w:t>– полотенце;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– купальный костюм;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сланцы;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– шапочка для плавания;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– принадлежности для душа</w:t>
+        <w:t xml:space="preserve">– принадлежности для душа </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>20.00 - Отправление автобуса в Тюмень, кто приобрел автобусный тур.</w:t>
+        <w:t xml:space="preserve">20.00 - Отправление автобуса в Тюмень, кто приобрел автобусный тур. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Самостоятельное отправление туристов на ЖД вокзал, кто приобрел ЖД тур. Рекомендуемые поезда со временем прибытия в Тюмень не позднее 08:10!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Туристы, кто приобрел ЖД тур, нужно будет самостоятельно выйти из ЖД вокзала. Когда выходите в город, поворачиваете направо, видите гостиницу "Филтон" (Привокзальная ул., 30), возле неё встречает гид с сопровождающей. Это в 20 шагах от центрального выхода с ЖД. Здесь схема прохода:</w:t>
+        <w:t xml:space="preserve">Туристы, кто приобрел ЖД тур, нужно будет самостоятельно выйти из ЖД вокзала. Когда выходите в город, поворачиваете направо, видите гостиницу "Филтон" (Привокзальная ул., 30), возле неё встречает гид с сопровождающей. Это в 20 шагах от центрального выхода с ЖД. Здесь схема прохода: </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://cloud.mail.ru/public/nukD/FakQrHwck</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08.30 – Завтрак в кафе г. Тюмень.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.30 – 11.30 – Экскурсия по Тюмени с посещением исторической части и Троицкого монастыря, Моста влюбленных, Загородного сада, прогулка по цветному Бульвару и «Аллее кошек».[slider id=64]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Современная, яркая и динамичная Тюмень — город с богатым историческим и культурным наследием. Тюмень называют воротами Сибири, потому что она первой встречает вас на сибирских просторах после Урала. Здесь сосредоточены крупные производства, связанные с добычей и переработкой нефти, газа и нефтепродуктов. На обзорной экскурсии по городу мы увидим единственную в стране 4-уровневую</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>набережную реки Туры, многочисленные купеческие особняки, самый большой драматический театр России, Цветной бульвар. Побываем у Свято-Троицкого монастыря, построенного еще в 1616 году, прогуляемся по отреставрированной улице Масловский Взвоз, воссоздающей вид из прошлого, и пешеходному «Тюменскому Арбату», где приобретем сувениры на память.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.30 – 13.00 –</w:t>
+        <w:t xml:space="preserve">11.30 – 13.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение рыбного рынка.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Тюменский рыбный рынок удивит вас изобилием рыбы горячего и холодного копчения. Чаще всего туристы приобретают муксуна, нельму и осетра. Цены на товары приемлемые, а главным преимуществом тюменской рыбы, выловленной в сибирских реках, является свежесть.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 – 14.00 – Обед в кафе города.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.30 - 19.30 –</w:t>
+        <w:t xml:space="preserve">14.30 - 19.30 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Купание в горячих источниках на выбор:</w:t>
       </w:r>
       <w:r>
         <w:t>[slider id=96]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>1 вариант:</w:t>
-[...2 lines deleted...]
-        <w:t>14.30 - 19.30 –</w:t>
+        <w:t>1 вариант</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение аквапарка или СПА комплекса "ЛетоЛето" (купание 5 часов)СПА Марциаль</w:t>
-[...5 lines deleted...]
-        <w:br/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 14.30 - 19.30 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>АКВАПАРК:</w:t>
-[...2 lines deleted...]
-        <w:t>горки и аттракционы; детская зона; волновой бассейн; медленная река с течением; джакузи; баня, сауна)</w:t>
+        <w:t>Посещение аквапарка или СПА комплекса "ЛетоЛето" (купание 5 часов)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ВАЖНО:</w:t>
-[...2 lines deleted...]
-        <w:t>по правилам термального комплекса детям 0-14 лет (включительно) можно приобрести тарифы "Аквапарк" или "СПА", однако после 17.00 детям 0-14 лет запрещено находиться в зоне "СПА". Поэтому туристам с детьми 0-14 лет нужно покупать тариф либо Аквапарк, либо Аквапарк + СПА, но после 17.00 час быть только на территории Аквапарка.</w:t>
+        <w:t xml:space="preserve">СПА Марциаль </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(горячий источник под открытым небом; круглогодичный минерализированный бассейн; баня, сауна и хаммам; оздоровительная зона с купелью, обливными устройствами и льдогенератором; теплый морской бассейн, контрастные и минеральные джакузи, дорожка Кнейпа; летний пляж (только в летний период)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">АКВАПАРК: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>горки и аттракционы; детская зона; волновой бассейн; медленная река с течением; джакузи; баня, сауна)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВАЖНО: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">по правилам термального комплекса детям 0-14 лет (включительно) можно приобрести тарифы "Аквапарк" или "СПА", однако после 17.00 детям 0-14 лет запрещено находиться в зоне "СПА". Поэтому туристам с детьми 0-14 лет нужно покупать тариф либо Аквапарк, либо Аквапарк + СПА, но после 17.00 час быть только на территории Аквапарка. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2вариант</w:t>
-[...2 lines deleted...]
-        <w:t>15.00 - 19.00 -</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>вариант</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 15.00 - 19.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение термального комплекса "Волна" (купание 4 часа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>(термальный бассейн с минеральной водой; джакузи, гидромассажные пушки и водопады; банный комплекс (сауны, хаммам, ледяная комната, соляная пещера)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>3вариант</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>вариант</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>16.00 - 19.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение термального комплекса Верхний бор ОТБ или СПА (купание 3 часа)</w:t>
+        <w:t xml:space="preserve"> Посещение термального комплекса Верхний бор ОТБ или СПА (купание 3 часа)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ОТБ:</w:t>
+        <w:t xml:space="preserve">ОТБ: </w:t>
       </w:r>
       <w:r>
         <w:t>открытый термальный бассейн; джакузи для гидромассажа; детская зона с глубиной 70 см; плавательная зона с различными гидромассажными установками и водопадами; финская сауна</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>СПА:</w:t>
+        <w:t xml:space="preserve">СПА: </w:t>
       </w:r>
       <w:r>
         <w:t>открытый термальный бассейн с горячей минеральной водой и гидромассажными установками; детская чаша площадью 12 кв.м и глубиной 65 см; две чаши для взрослых с глубиной 1,3 м, расположенные на разных уровнях с переливом воды из одной в другую; хамам (турецкая баня); финская сауна.; инфракрасная сауна</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>! Дети до 14 лет отдыхают в зоне СПА до 17 часов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*Купания в целебной воде горячих источников благотворно влияют на состояние нервной системы, работу мочеполовых органов, обмен веществ, дыхательную и двигательную системы, тонизируют сердечную мышцу и стенки сосудов, улучшают состояние кожи и вернут блеск волосам. И, наконец, дарят массу радостных эмоций. Обратите внимание: имеются противопоказания!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.30 – Трансфер туристов на ЖД вокзал, кто приобрет ЖД тур. Отправление автобусной группы в Кудымкар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08.00-09.00 - Ориентировочное время прибытия в Кудымкар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>1.</w:t>
+        <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЖД тур: Если туристы хотят отправиться поездом, для них действует скидка 300 р/чел от действующих цен. Трансфер от и до ЖД вокзала включён в стоимость. ЖД билеты туристы приобретают самостоятельно (в стоимость не включены).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2. ЛЬГОТЫ ДЛЯ ТАРИФА "СПЕЦИАЛЬНЫЙ" в ЛетоЛето:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Члены многодетных семей (родители (усыновители, мачехи и отчимы), опекуны, попечители, патронатные воспитатели, на воспитании у которых находятся 3 и больше детей, и их дети до 18 лет), при посещении всей семьёй, а также индивидуально её членами</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Студенты</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Пенсионеры</w:t>
+        <w:t xml:space="preserve">- Пенсионеры </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>только по возрасту</w:t>
+        <w:t xml:space="preserve">только по возрасту </w:t>
       </w:r>
       <w:r>
         <w:t>(60лет женщины, 65 лет мужчины)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Дети с инвалидностью до 18 лет, взрослые с инвалидностью 1 и 2 группы, посещающие аквазону самостоятельно (без сопровождения)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Сопровождающие детей с инвалидностью до 18 лет, взрослых с инвалидностью 1 и 2 группы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Участники и инвалиды Великой Отечественной войны</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>