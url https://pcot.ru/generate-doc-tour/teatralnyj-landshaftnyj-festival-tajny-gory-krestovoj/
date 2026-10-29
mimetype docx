--- v0 (2026-07-27)
+++ v1 (2026-10-29)
@@ -43,132 +43,132 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Губаха - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Фестиваль "Тайны горы Крестовой", родившийся 12 лет назад как креативная идея, почти не имеющая аналогов в крае и России, сегодня является драйвером развития территории и геобрендом. Постановки, представленные в нетрадиционном театральном пространстве, по-прежнему вызывают огромный интерес и обывателя, и искушенного зрителя. Каждый, кто любит нечто изысканное, найдет свое место на фестивальных площадках, которыми становятся лесополосы, скалы, заброшенные города, берега рек.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Потрясающая поездка на фестивальную программу на фоне природы оставит приятные впечатления еще надолго. Обратите внимание, что фестиваль ландшафтный, проходит на горе, а, значит, обувь и одежда должны соответствовать месту. Рекомендуем взять средство от насекомых, а также зонт или дождевик на случай осадков, т.к. мероприятие проходит под открытым небом. Путь к поляне, где установлена сцена – не оборудованная тропа, пригодится фонарик.</w:t>
+        <w:t xml:space="preserve">Потрясающая поездка на фестивальную программу на фоне природы оставит приятные впечатления еще надолго. Обратите внимание, что фестиваль ландшафтный, проходит на горе, а, значит, обувь и одежда должны соответствовать месту. Рекомендуем взять средство от насекомых, а также зонт или дождевик на случай осадков, т.к. мероприятие проходит под открытым небом. Путь к поляне, где установлена сцена – не оборудованная тропа, пригодится фонарик. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– проезд на комфортабельном автобусе;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– страховка на проезд в автобусе;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– услуги сопровождающего на маршруте;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– путевая экскурсия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>– билеты в партер (сидячие места) – стоимость уточняется, приобретаются самостоятельно у организаторов фестиваля +7 (34248) 9-09-09 или на</w:t>
+        <w:t xml:space="preserve">– билеты в партер (сидячие места) – стоимость уточняется, приобретаются самостоятельно у организаторов фестиваля +7 (34248) 9-09-09 или на </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>оф. сайте</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питание;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сувениры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>15.00 -</w:t>
+        <w:t xml:space="preserve">15.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении, мед. полис</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -234,51 +234,60 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>20.30 – Торжественная церемония открытия на закате. [slider id=105]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23.30 – Окончание программы. Сбор группы, отправление в г. Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>03.00 – Прибытие в г. Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Билеты в партер приобретаются по желанию.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
+        <w:t xml:space="preserve">*Билеты в партер приобретаются по желанию. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>