--- v0 (2026-07-27)
+++ v1 (2026-10-26)
@@ -151,59 +151,59 @@
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Питание;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Сувениры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>13.00 -</w:t>
+        <w:t xml:space="preserve">13.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>ул. Ленина, 53, ДрамТеатр со стороны ул.</w:t>
+          <w:t>ул. Ленина, 53, ДрамТеатр со стороны ул. </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
@@ -324,93 +324,93 @@
       <w:r>
         <w:t>– питьевая вода,перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13.00 - Сбор группы на ул. Ленина, 53 ("Театр-Театр") и выезд на программу, путевая экскурсия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 - Прибытие в Хохловку</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 - Начало программы «Святки в Хохловке. Рождество Христово»</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Вас ждет:</w:t>
+        <w:t xml:space="preserve">Вас ждет: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Рассказ о празднике;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Подготовка к ряжению и колядованию: разучивание колядки, распределение ролей ряженых, разделение гостей на колядовщиков и хозяев;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Колядование у изб;</w:t>
       </w:r>