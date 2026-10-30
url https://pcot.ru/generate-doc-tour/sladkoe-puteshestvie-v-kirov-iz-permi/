--- v1 (2026-09-14)
+++ v2 (2026-10-30)
@@ -212,69 +212,69 @@
         <w:t>в мастер-классах,</w:t>
       </w:r>
       <w:r>
         <w:t>таких как</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>создание леденцов, дымковских игрушек и шоколадных фигурок,</w:t>
       </w:r>
       <w:r>
         <w:t>что превращает экскурсии в увлекательное и творческое занятие.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>– автобусный проезд на комфортабельном автобусе туристического класса,</w:t>
+        <w:t xml:space="preserve">– автобусный проезд на комфортабельном автобусе туристического класса, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– страховка по проезду в автобусе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сопровождение нашим сотрудником из Перми и обратно, контроль всех вопросов,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– проживание в гостинице с удобствами в номере,</w:t>
+        <w:t xml:space="preserve">– проживание в гостинице с удобствами в номере, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– экскурсионное обслуживание по программе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– входные билеты по программе,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питание (2 завтрака, 2 обеда),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– 4 мастер-класса.</w:t>
       </w:r>
@@ -285,239 +285,251 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1. Дополнительно оплачивается при бронировании:</w:t>
+        <w:t xml:space="preserve">1. Дополнительно оплачивается при бронировании: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– дополнительное место в автобусе – 4 000 руб. (по желанию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2. Дополнительно оплачивается в ходе тура:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сувениры (по желанию)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– доп. питание (по желанию)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– посещение музеев в свободное время (по желанию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+        <w:t>*Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для получения актуальной информации о доступных услугах и удобствах в гостинице, таких как бассейны, тапочки, виды завтрака, наличие фенов и другие услуги, пожалуйста, перейдите по ссылке в табличке с прайсом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание: при замене гостиницы информация будет актуализирована на сайте, а также путем информирования в заявках.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>23:55 -</w:t>
+        <w:t xml:space="preserve">23:55 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посадка на следующий день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>00:15 -</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00:40 -</w:t>
+        <w:t xml:space="preserve">00:40 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00:45 -</w:t>
+        <w:t xml:space="preserve">00:45 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01:00 -</w:t>
+        <w:t xml:space="preserve">01:00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01:05 -</w:t>
+        <w:t xml:space="preserve">01:05 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01:10 -</w:t>
+        <w:t xml:space="preserve">01:10 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>02:00 - 02:15 - п.Карагай (автостанция)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>05:00 - 05:15 - г. Омутнинск, АЗС Лукойл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -678,65 +690,65 @@
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>1 день:</w:t>
+        <w:t xml:space="preserve">1 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>23.55 - Отправление автобуса из Перми</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2 день:</w:t>
+        <w:t xml:space="preserve">2 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08.00 - Приезд в г. Киров.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Завтрак</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе города.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 - 11.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -746,160 +758,160 @@
       <w:r>
         <w:t>Погрузитесь в атмосферу исторического города, наполненного тайнами и традициями. Во время экскурсии вы познакомитесь с яркими страницами истории, увлекательными культурными и архитектурными памятниками. Узнаете о прошлом и настоящем Кирова, его уникальной культуре и народных ремеслах. Это путешествие откроет перед вами разнообразие этого прекрасного города, который гармонично сочетает старину и современность.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.00 - 12.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение музея Леденцово с мастер-классом по изготовлению леденца</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Погрузитесь в сладкий мир традиционного производства кировских леденцов! В музее "Леденцово" вам расскажут историю появления этих удивительных сладостей, раскроют секреты их приготовления и продемонстрируют, как из простых ингредиентов превращаются в настоящие произведения искусства. На мастер-классе вы сможете не только увидеть процесс создания леденцов, но и попробовать себя в роли мастера! С помощью опытных педагогов вы научитесь формировать собственные леденцы, которые сможете забрать с собой в качестве сувенира. Это увлекательное и вкусное занятие подарит вам не только новые знания, но и массу ярких эмоций!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 - 13.00 -</w:t>
+        <w:t xml:space="preserve">12.00 - 13.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение музея Артико с мастер-классом</w:t>
       </w:r>
       <w:r>
-        <w:t>- это уникальное место, где оживает кировское искусство. Во время экскурсии вы познакомитесь с богатым наследием местных мастеров, их творениями и историей. Музей предлагает погрузиться в атмосферу художественного творчества и прикоснуться к искусству в его самых разных проявлениях.</w:t>
+        <w:t xml:space="preserve"> - это уникальное место, где оживает кировское искусство. Во время экскурсии вы познакомитесь с богатым наследием местных мастеров, их творениями и историей. Музей предлагает погрузиться в атмосферу художественного творчества и прикоснуться к искусству в его самых разных проявлениях.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение космического центра и планетария.</w:t>
+        <w:t xml:space="preserve">Посещение космического центра и планетария. </w:t>
       </w:r>
       <w:r>
         <w:t>Откройте для себя мир космоса! В</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Космическом центре</w:t>
       </w:r>
       <w:r>
         <w:t>вы узнаете о достижениях в освоении Вселенной, а в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Планетарии</w:t>
       </w:r>
       <w:r>
         <w:t>— погрузитесь в звездные путешествия с помощью современных технологий и наблюдений за планетами и галактиками.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17.00 - Заселение в гостиницу, далее свободное время</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>[slider id=55]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>3 день:</w:t>
+        <w:t xml:space="preserve">3 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице. Освобождение номеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия в музей Дымковской игрушки с мастер-классом.</w:t>
+        <w:t xml:space="preserve">Экскурсия в музей Дымковской игрушки с мастер-классом. </w:t>
       </w:r>
       <w:r>
         <w:t>Познакомьтесь с историей знаменитых Дымковских игрушек, узнаете секреты их создания и раскраски. На мастер-классе под руководством мастерицы вы сделаете свою уникальную игрушку, которая станет прекрасным сувениром!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 -</w:t>
+        <w:t xml:space="preserve">12.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Посещение музея Криолло с мастер-классом по изготовлению шоколадной фигурки.</w:t>
+        <w:t xml:space="preserve">Посещение музея Криолло с мастер-классом по изготовлению шоколадной фигурки. </w:t>
       </w:r>
       <w:r>
         <w:t>Погрузитесь в мир шоколада в музее "Криолло", где вам расскажут о процессе создания этого сладкого удовольствия и его истории. На мастер-классе вы сможете своими руками создать шоколадную фигурку, освоив технику работы с высококачественным шоколадом и наслаждаясь процессом творчества.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 - Ориентировочное время выезда в Пермь</w:t>
       </w:r>
@@ -951,142 +963,128 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Льготные категории (пенсионеры, студенты, школьники) - 80 руб</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Базовый тариф</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>УСЛОВИЯ АКЦИИ РАННЕЕ БРОНИРОВАНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>ПО ССЫЛКЕ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3600"/>
         <w:gridCol w:w="3600"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х и 2-х+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
-            </w:r>
-[...40 lines deleted...]
-              <w:t>17 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>06.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>08.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -25139,51 +25137,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1PXXcJIB720WVTxlwAvB8abj4ZcKjyv9t_BYMwTE25Nw/edit?tab=t.0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>