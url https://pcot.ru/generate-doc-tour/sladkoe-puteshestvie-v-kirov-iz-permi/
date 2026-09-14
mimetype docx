--- v0 (2026-07-31)
+++ v1 (2026-09-14)
@@ -30,70 +30,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Сладкое путешествие в Киров (автобусный тур), 2 дня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Киров - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t>Введите промокод ""РБ"" при онлайн-бронировании или скажите его менеджеру в офисе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Приглашаем вас в увлекательное путешествие по одному из самых красивых и исторических городов России — Кирову! Этот двухдневный автобусный тур обещает незабываемые впечатления и знакомство с уникальными музеями, которые расскажут о традициях, искусстве и культуре Вятского края.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Комфортабельные</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>новые туристические автобусы</w:t>
       </w:r>
@@ -1032,134 +1012,50 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х и 2-х+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>07.08.2026</w:t>
-[...82 lines deleted...]
-            <w:r>
               <w:t>09.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>11.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>15 200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>