--- v0 (2026-09-01)
+++ v1 (2026-10-16)
@@ -251,51 +251,58 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Проживание в гостинице 1 нч;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– 1 завтрак и 1 обед.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Выбрать СЕКТОР и посмотреть актуальную стоимость билетов</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>* Вы выбираете сектор, мы бронируем место.</w:t>
+        <w:t xml:space="preserve">* Вы выбираете сектор, мы бронируем место. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Актуальность и стоимость места известна на момент бронирования. Сумма может поменяться. К сумме билета добавляется комиссионный сбор 10% от цены билета. При заведении заявки во время бронирования сумма тура будет скорректирована на верную после покупки билета. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* При временной заявке, за вами числятся места только в автобусе. Наличие мест на концерт уточняется по факту подтверждения заявки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -312,91 +319,109 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Сувениры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Стоимость доп.места в автобусе: 5 000 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Доплата за 1-но местное размещение - 3 500 рубСкидка при размещении на доп. месте (еврораскладушка) - 800 руб</w:t>
+        <w:t>Доплата за 1-но местное размещение - 3 500 руб</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Скидка при размещении на доп. месте (еврораскладушка) - 800 руб</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+        <w:t>*Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>07.00 –</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>07.20 –</w:t>
+        <w:t xml:space="preserve">07.20 –  </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Фролы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>07.45 –</w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Кукуштан</w:t>
         </w:r>
       </w:hyperlink>
@@ -641,93 +666,93 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед</w:t>
       </w:r>
       <w:r>
         <w:t>в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 – Заселение в гостиницу, свободное время, чтобы собраться на шоу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17.00 – Трансфер к месту проведения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.00 –</w:t>
+        <w:t xml:space="preserve">18.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Начало шоу "Уральские Пельмени. Шампанский стыд"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>22.00 – Ориентировочное время окончания шоу, трансфер в отель</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.00 - 14.00 – Обзорная экскурсия по городу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 - 19.00 – Свободное время в городе</w:t>
+        <w:t xml:space="preserve">14.00 - 19.00 – Свободное время в городе </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>В свободное время можно:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Посетить аквапарк</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>"Лимпопо"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -770,59 +795,77 @@
       <w:r>
         <w:t>«Баден-Баден» термы Уктус — идеальное место для семейного отдыха.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 – Сбор группы  в городе и отправление в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.00 - 02.00 – Ориентировочное время прибытия в Пермь</w:t>
+        <w:t xml:space="preserve"> 00.00 - 02.00 – Ориентировочное время прибытия в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>