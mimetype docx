--- v0 (2026-06-15)
+++ v1 (2026-10-29)
@@ -54,51 +54,51 @@
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия на Кондитерскую фабрику «Пермская»</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Погрузитесь в сладкую сказку.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Мы приглашаем школьников  в увлекательное путешествие на первую кондитерскую.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Кондитерская фабрика "Пермская" основана в 1892 году купцом второй гильдии Владимиром Судоплатовым, как частная кондитерская мастерская. На тот момент фабрика была первой на Урале и в Сибири. Основу ассортимента фабрики составляют шоколадные конфеты. На фабрике сохранено производство вафель, зефира и мармелада. Уникальность экскурсии в том, что мы видим реальное производство и работающих сотрудников "сладкой" фабрики. И конечно дегустация конфет....но не с производственной ленты, а в специальной комнате для посиделок.</w:t>
+        <w:t xml:space="preserve">Кондитерская фабрика "Пермская" основана в 1892 году купцом второй гильдии Владимиром Судоплатовым, как частная кондитерская мастерская. На тот момент фабрика была первой на Урале и в Сибири. Основу ассортимента фабрики составляют шоколадные конфеты. На фабрике сохранено производство вафель, зефира и мармелада. Уникальность экскурсии в том, что мы видим реальное производство и работающих сотрудников "сладкой" фабрики. И конечно дегустация конфет....но не с производственной ленты, а в специальной комнате для посиделок. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>— Экскурсия создаёт атмосферу волшебства для всей семьи.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Интересно детям и взрослым – каждый узнает, как рождаются любимые сладости, от шоколадной массы до подарочной упаковки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Живая экскурсия по цехам – возможность увидеть своими глазами настоящий процесс производства конфет.</w:t>
@@ -165,51 +165,51 @@
         <w:t>— Входные билеты на фабрику;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Выдаются халат, шапочка для посещения цехов, посещение музея фабрики.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Сладкий подарок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>— Доплата за отдалённые районы при трансфере (подробности здесь:</w:t>
+        <w:t xml:space="preserve">— Доплата за отдалённые районы при трансфере (подробности здесь: </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://vk.cc/cRoxAV</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Питание;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Сувениры.</w:t>
       </w:r>
@@ -299,51 +299,69 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Экскурсия по фабрике. Вы увидите технологические процессы изготовления кондитерских изделий, попробуете воздушное безе и горячий    бисквит прямо из печи;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Сбор группы. Возвращение в школу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>График проведения экскурсий: понедельник-пятница. Время проведения 1-1,5 часа в зависимости от количества человек в группе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>* Возможны изменения в программе по причинам, не зависящим от компании, в пределах указанной стоимости.* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.* Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+        <w:t>* Возможны изменения в программе по причинам, не зависящим от компании, в пределах указанной стоимости.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>* По желанию группы возможно включить дополнительное питание или дополнительный объект в программу (стоимость пересчитывается индивидуально).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Мы гибко адаптируем маршрут под запрос класса — питание, мастер-классы и дополнительные экскурсии добавляются по согласованию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -382,65 +400,83 @@
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t>бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t>цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>