--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -91,81 +91,81 @@
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- сувениры;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- питание.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12.30 -</w:t>
+        <w:t xml:space="preserve">12.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.45 –</w:t>
+        <w:t xml:space="preserve">12.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Площадь Восстания</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.00 –</w:t>
+        <w:t xml:space="preserve">13.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Лодочная станция</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -255,50 +255,53 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– деньги на покупку сувениров и т.д</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– фотоаппарат;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питьевая вода,перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание! В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>12.30 - Выезд из Перми.</w:t>
       </w:r>
       <w:r>