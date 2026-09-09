--- v0 (2026-07-25)
+++ v1 (2026-09-09)
@@ -1621,92 +1621,50 @@
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х и 2-х местный+доп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
-            </w:r>
-[...40 lines deleted...]
-              <w:t>45 100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>20.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>26.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>