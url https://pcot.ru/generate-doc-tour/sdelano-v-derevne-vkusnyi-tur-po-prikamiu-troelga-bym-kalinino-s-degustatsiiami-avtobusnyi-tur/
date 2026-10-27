--- v0 (2026-08-25)
+++ v1 (2026-10-27)
@@ -45,60 +45,76 @@
       <w:r>
         <w:t>Пермь - Троельга - Бым - Калинино - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Отправьтесь в путешествие, где каждый момент наполнен вкусом, теплом и настоящей деревенской атмосферой. Это день, когда можно забыть о суете города, вдохнуть свежий воздух, увидеть настоящую жизнь сельчан и попробовать продукты, сделанные с любовью и душой. Вы услышите истории о труде, традициях и гостеприимстве, попробуете угощения, от которых становится теплее на душе, и почувствуете особенное очарование уральской глубинки. Это не просто поездка – это встреча с настоящим, искренним и неподдельным.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
-        <w:t>В определённые даты в этот тур можно взять собачку (см. прайс). Перед бронированием пожалуйста,</w:t>
+        <w:t xml:space="preserve"> В определённые даты в этот тур можно взять собачку (см. прайс). Перед бронированием пожалуйста, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>обязательно ознакомьтесь спамяткой участника,</w:t>
+        <w:t xml:space="preserve">обязательно ознакомьтесь с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>памяткой участника</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t>чтобы избежать недоразумений.</w:t>
+        <w:t xml:space="preserve"> чтобы избежать недоразумений.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Питомец: собака</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Размер: до 30 см в холке.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Переноска: должна быть прочной, проветриваемой, безопасной и соответствовать размеру.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Поводок: обязателен для безопасности и спокойствия окружающих.</w:t>
       </w:r>
@@ -210,108 +226,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если Вы приезжаете из другого города, и у Вас нет родственников в Перми, наши менеджеры помогут забронировать для Вас гостиницу или хостел, чтобы подождать отправление тура. Или если в туре поздний приезд, а на общественный транспорт Вы уже не успеваете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>10.00 –</w:t>
+        <w:t xml:space="preserve">10.00 – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.20 –</w:t>
+        <w:t xml:space="preserve">10.20 –  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Фролы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.45 –</w:t>
+        <w:t xml:space="preserve">10.45 – </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Кукуштан</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:hyperlink r:id="rId12">
+      <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
       </w:r>
     </w:p>
@@ -449,51 +465,51 @@
         </w:rPr>
         <w:t>с. Троельга</w:t>
       </w:r>
       <w:r>
         <w:t>, прогулка по селу с гидом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Село Троельга — это живописный уголок, где природа и традиции сливаются в единое целое. Прогулка по его улочкам откроет перед вами старинные дома и удивительные виды на уральскую природу. Здесь, вдали от суеты, каждый шаг пропитан атмосферой тишины и истории, а встреченные жители расскажут о своём родном крае с теплотой и гордостью.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.30 - Знакомство</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>с предприятием агрокомплекс "ТРУД"</w:t>
       </w:r>
       <w:r>
-        <w:t>+</w:t>
+        <w:t xml:space="preserve">  +</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>дегустация</w:t>
       </w:r>
       <w:r>
         <w:t>молочных и мясных продуктов собственного производства</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Агрокомплекс «ТРУД» — это место, где традиции и современные технологии встречаются. Во время экскурсии вы увидите</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>тракторный парк</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
@@ -24602,51 +24618,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af54be712493ec5d17c9da6086eae1c19bbbaaa5003437b36fa49f8d5fa256c76&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7f30815388133f181ea02c7ddd39d5619a0021f18ab581446a39b80a35206cde&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1I7-xsh8XhXeNqQmV4zGf0s3AEkXe3Vg0fkx5GUxz5VI/edit?tab=t.0#heading=h.1owj0ogjaeh7" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1y1_Gd9xuRajYWBRAeIdsYt6HGWP6w8E85BLnG20n68o/edit?tab=t.0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af54be712493ec5d17c9da6086eae1c19bbbaaa5003437b36fa49f8d5fa256c76&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A7f30815388133f181ea02c7ddd39d5619a0021f18ab581446a39b80a35206cde&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1I7-xsh8XhXeNqQmV4zGf0s3AEkXe3Vg0fkx5GUxz5VI/edit?tab=t.0#heading=h.1owj0ogjaeh7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>