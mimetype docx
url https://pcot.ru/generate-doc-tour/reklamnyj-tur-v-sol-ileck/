--- v0 (2026-06-01)
+++ v1 (2026-10-17)
@@ -33,63 +33,86 @@
         <w:t>Рекламный тур в Соль-Илецк 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Соль-Илецк - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>РЕКЛАМНЫЙ ТУР В СОЛЬ-ИЛЕЦКОСМОТР 25 ОТЕЛЕЙ за 2 дня!</w:t>
+        <w:t>РЕКЛАМНЫЙ ТУР В СОЛЬ-ИЛЕЦК</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОСМОТР 25 ОТЕЛЕЙ за 2 дня! </w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:t>29 мая - 01 июня 2026 — ЛУЧШИЙ СПОСОБ познакомиться с размещением для ваших клиентов!</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>* Возвращаем сумму рекламника при продаже 20 туристов полным пакетом!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Проезд на автобусе туристического класса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Трансфер до гостиницы</w:t>
       </w:r>
@@ -186,51 +209,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Гостиница уточняется</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Для поездки в Соль-Илецк мы подбираем новые, удобные автобусы туристического класса:</w:t>
+        <w:t xml:space="preserve"> Для поездки в Соль-Илецк мы подбираем новые, удобные автобусы туристического класса: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Едет 2 водителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Автобус оборудован ремнями безопасности. Спинки откидываются на 45 градусов. Сиденья комфортные, раздельного типа, у каждого есть свой подлокотник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Автобус оснащен системой кондиционирования, над каждым сиденьем есть индивидуальный обдув, который можно регулировать</w:t>
       </w:r>
@@ -376,51 +399,51 @@
       <w:r>
         <w:t>аптечку для личного применения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>плед;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>подушку для головы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Для посещения озёр и экскурсий:</w:t>
+        <w:t xml:space="preserve">Для посещения озёр и экскурсий: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>удобную одежду, обувь, головные уборы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>купальные принадлежности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>аптечку и жизненно  необходимые лекарства</w:t>
       </w:r>
@@ -435,59 +458,59 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>29 мая (пятница)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.00 - Выезд из Перми. В дороге путевая информация про озера Соль-Илецка и Оренбург. Остановка на самостоятельный завтрак (не включен в стоимость)</w:t>
+        <w:t xml:space="preserve">21.00 - Выезд из Перми. В дороге путевая информация про озера Соль-Илецка и Оренбург. Остановка на самостоятельный завтрак (не включен в стоимость)                                                                                                            </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>30 мая (суббота)</w:t>
+        <w:t xml:space="preserve">30 мая (суббота)  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.00 - Прибытие в Соль Илецк</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.00 - 13.00 - Размещение в гостинице Атика 5</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.15 - 14.30 - Посещение и осмотр озер с директором курорта</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.30 - 15.00 - Обед в кафе.</w:t>
       </w:r>
@@ -499,95 +522,101 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Лада, Регион56, Фазенда, Надежда 1, Бахтияр, Фемили Хаус, Надежда 2, Атика 6,7, Ассоль, Атика 2,5</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 - 22.00 - Развлекательная программа с ужином, местные наливки, конкурсы , развлечения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>с 22.00 - Самостоятельный вечер. Свободное время. По желанию посещение дискотеки в "Мельнице"  до 3-4 ночи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>31 мая (воскресенье)</w:t>
+        <w:t xml:space="preserve">31 мая (воскресенье)        </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.30 - сбор Встречаемся у гостиницы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 -  Завтрак в гостинице "АсСоль".</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.30 - 15.00 - Продолжение осмотра гостиниц:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Лилия 4, Мечта, На Пушкина, Соль, На Уральской, Аврора, Комильфо, На высоте, Соляная гора, Уютный, У Артемия, Волга, София, Ривьера, Андриана</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 - 19.00 - Свободное время для отдыха, прогулки и обеда</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>19.00 - 20.00 Встреча в гостинице проживания. Сбор вещей. Выезд в Пермь</w:t>
+        <w:t xml:space="preserve">19.00 - 20.00 Встреча в гостинице проживания. Сбор вещей. Выезд в Пермь                                                                                                          </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>01 июня (понедельник)</w:t>
+        <w:t xml:space="preserve">01 июня (понедельник)      </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08.00 - Ориентировочное время прибытия в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>! Стоимость возвращается при продаже 20 туристов в сезон 2026 полным пакетом (проезд + проживание).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>