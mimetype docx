--- v0 (2026-06-06)
+++ v1 (2026-07-22)
@@ -8,77 +8,77 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t>Путешествие со вкусом: два дня гастрономического удовольствия в Чувашии и Марий Эл, Чебоксары - Йошкар-Ола (автобусный тур), 2 дня</w:t>
+        <w:t>Чебоксары и Йошкар-Ола - гастротур в Чувашию и Марий Эл (автобусный тур), 2 дня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Чебоксары - Йошкар-Ола - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Приглашаем отправиться в познавательное и вкусное путешествие по двум республикам Приволжского федерального округа - Чувашии и Марий Эл. Необычные национальные блюда, мастер-классы, гастрошоппинг, обзорные экскурсии по городам и посещение самых красивых достопримечательностей.</w:t>
+        <w:t>Приглашаем отправиться в познавательное и вкусное путешествие по двум республикам Приволжского федерального округа - Чувашии и Марий Эл. Необычные национальные блюда, мастер-класс, гастрошоппинг, обзорные экскурсии по городам и посещение самых красивых достопримечательностей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Современные</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>новые туристические автобусы:</w:t>
       </w:r>
       <w:r>
         <w:t>удобные кресла, кондиционеры, ремни безопасности, чистота и комфорт в пути.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -131,91 +131,83 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 обеда</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 завтрак</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Национальные блюда Чувашии и Марий Эл: дегустации пива, сыров и блинов «коман-мелна».</w:t>
+        <w:t>Национальные блюда Чувашии и Марий Эл: дегустации пива, сыров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсионная программа (5 экскурсий + дегустации и мастер-классы):</w:t>
+        <w:t>Экскурсионная программа (5 экскурсий + дегустации и мастер-класс):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Обзорная экскурсия по Чебоксарам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Музей пива с дегустацией</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Обзорная экскурсия по Йошкар-Оле</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Мастер-класс по выпечке трехслойных блинов или по созданию декоративного магнита</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Музей сыра с дегустацией и мастер-классом</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Проживание в комфортабельной гостинице</w:t>
       </w:r>
       <w:r>
         <w:t>включает</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>удобства в номере</w:t>
@@ -342,57 +334,72 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t>Стоимость доп.места в автобусе: 6 000 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Внимание! В Чебоксарах с 01 января 2025г. вводится курортный сбор – 100 руб. в сутки со взрослого человека (от 18 лет). Сбор оплачивается туристом самостоятельно в день заезда на ресепшн за весь период проживания.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для получения актуальной информации о доступных услугах и удобствах в гостинице, таких как бассейны, тапочки, виды завтрака, наличие фенов и другие услуги, пожалуйста, перейдите по ссылке в табличке с прайсом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание: при замене гостиницы информация будет актуализирована на сайте, а также путем информирования в заявках.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
@@ -906,51 +913,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12:00 - 14:00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в музей пива с дегустацией и обедом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Чувашское пиво очень оригинально на вкус. Убедиться в этом сможем на экскурсии в Музее пива. Пропустить его сложно: здание музея выполнено в виде пивной бочки. Здесь развернулась экспозиция, посвященная мировой истории пивоварения с коллекцией пивных бутылок и кружек из разных стран. Пиво для чувашей играет особую роль. Оно и для услады души, и для врачевания. Именно поэтому каждый пивовар готовит его по своим, особым рецептам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Не достигшим совершеннолетнего возраста наливают лимонад.</w:t>
+        <w:t>Не достигшим совершеннолетнего возраста наливают безалкогольный напиток (сок/лимонад и пр.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15:00 - Заселение в отель и свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>7:30 - завтрак в гостинице, сбор вещей.</w:t>
       </w:r>
       <w:r>
@@ -971,51 +978,51 @@
         </w:rPr>
         <w:t>Обзорная экскурсия по Йошкар-Оле</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Йошкар-Олу по праву называют «сказочным городом». Центр очень напоминает Москву с ее знаменитым Кремлем, а вот набережная выстроена в европейском стиле и похожа на Бельгию с аккуратными разноцветными домиками. Национальная художественная галерея построена в стиле флорентийских палаццо, а здание школы «Обыкновенное чудо» называют местным Хогвартсом. Гулять по пёстрому городу очень интересно! На пути можно встретить множество необычных и совершенно неожиданных скульптур, например, копию Царь-пушки, памятник Грейс Келли и князю Монако Ренье III, памятник Рембрандту. Многие туристы особенно любят «часы с осликом» с движущимися фигурками на здании художественной галереи[slider id=60]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13:30 - 15:00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед с блюдами марийской кухни</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Марийская кухня удивительна! Чего только стоят трехслойные блины «коман-мелна», которые выпекаются только здесь. Их еще называют «трехэтажными». Чтобы их приготовить нужно запастись терпением и … мукой разных сортов.</w:t>
+        <w:t>Путешествуя по Марий Эл, туристы погружаются в простую и очень сытную кухню лесного народа. Местная еда не терпит суеты: здесь почти нет острых специй, а главным вкусовым акцентом выступает естественная кислинка ржаного теста, сметаны и ягодных квасов..</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15:00 - 16:30 - Экскурсия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>в музей сыра с дегустацией</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Приглашаем в Музей сыра – первый в Поволжье! На экскурсии вы узнаете об истории сыра, какие сорта сыра существуют и с чем сочетаются, как правильно составить дегустационную тарелку и как приготовить сыр самостоятельно в домашних условиях. При Музее работает Сырная лавка, где можно купить понравившиеся сорта сыра, а также поучаствовать в мастер-классе по приготовлению сыра «Рикотта» и дегустации 7 (!!!) видов сыра.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16:30 - 18:00 -</w:t>
       </w:r>
@@ -1148,102 +1155,50 @@
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х местный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х + доп.место</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный номер</w:t>
-            </w:r>
-[...50 lines deleted...]
-              <w:t>16 500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>14.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>17.08.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>