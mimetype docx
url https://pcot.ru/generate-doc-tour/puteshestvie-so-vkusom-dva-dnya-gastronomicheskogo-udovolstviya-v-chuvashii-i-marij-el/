--- v1 (2026-07-22)
+++ v2 (2026-09-05)
@@ -1166,102 +1166,50 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х + доп.место</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>14.08.2026</w:t>
-[...50 lines deleted...]
-            <w:r>
               <w:t>02.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>05.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1365,50 +1313,129 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>03.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>06.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>17 290</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>18 200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>17 290</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>18 200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>20 520</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>21 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>