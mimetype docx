--- v2 (2026-09-05)
+++ v3 (2026-10-21)
@@ -355,360 +355,372 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Обратите внимание! Для заселения несовершеннолетних детей в отели и другие средства размещения в сопровождении третьих лиц требуется согласие родителей (или законных представителей) на заселение.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Без этих документов заселение невозможно! Рекомендуем заранее оформить согласия и сообщить менеджеру при бронировании.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>* Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+        <w:t>* Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>* Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Для получения актуальной информации о доступных услугах и удобствах в гостинице, таких как бассейны, тапочки, виды завтрака, наличие фенов и другие услуги, пожалуйста, перейдите по ссылке в табличке с прайсом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Обратите внимание: при замене гостиницы информация будет актуализирована на сайте, а также путем информирования в заявках.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>21.00 –</w:t>
+        <w:t xml:space="preserve">21.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.10 –</w:t>
+        <w:t xml:space="preserve">21.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.15 –</w:t>
+        <w:t xml:space="preserve">21.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.40 –</w:t>
+        <w:t xml:space="preserve">21.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.45 –</w:t>
+        <w:t xml:space="preserve">21.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.00 –</w:t>
+        <w:t xml:space="preserve">22.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.05 –</w:t>
+        <w:t xml:space="preserve">22.05 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.10 –</w:t>
+        <w:t xml:space="preserve">22.10 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот Кудымкар/Карагай</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.30 –</w:t>
+        <w:t xml:space="preserve">22.30 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Очерский отворот (АЗС "Лукойл")</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>22.50 –</w:t>
+        <w:t xml:space="preserve">22.50 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Казачья Застава"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>23.40 –</w:t>
+        <w:t xml:space="preserve">23.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посадка на следующий день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.25 (УДМ) -</w:t>
+        <w:t xml:space="preserve">00.25 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.30 (УДМ) –</w:t>
+        <w:t xml:space="preserve">00.30 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>00.40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">00.40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.25 (УДМ) –</w:t>
+        <w:t xml:space="preserve">01.25 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Малахит, ул. Удмуртская, 273</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.40 (УДМ) -</w:t>
+        <w:t xml:space="preserve">01.40 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Ижевск, ТЦ Европа, ул. имени Вадима Сивкова, 150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>02.40 (УДМ) –</w:t>
+        <w:t xml:space="preserve">02.40 (УДМ) – </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Можга, ул. имени Ф.Я. Фалалеева, 10, кафе "Турист"</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по турам</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
@@ -741,50 +753,53 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>аптечку для личного применения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>плед;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>подушечку для головы</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для экскурсий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>удобную одежду и обувь по погоде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>зонт или дождевик на случай осадков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -874,269 +889,311 @@
       <w:r>
         <w:t>21:00 - выезд из Перми, по пути остановка на завтрак</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Отправляемся в гости к соседям – в республику Чувашия! Чувашия - один из старейших регионов Поволжья, известный еще во времена Золотой Орды. Она знаменита своими национальными традициями, красивой природой и тем, что здесь родился и вырос красный командир Василий Чапаев. В Чувашии есть старинные церкви, уникальные музеи, отличные панорамные виды и, конечно, своя неповторимая кухня. Попробуем всё!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:00 - 12:00 -</w:t>
+        <w:t xml:space="preserve">10:00 - 12:00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия в Чебоксарах</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Чебоксары — столица Чувашской республики. Несмотря на почтенный возраст – 554 года! – город выглядит вполне современно. На обзорной экскурсии познакомимся с его главными достопримечательностями: площадью Республики с монументальными зданиями сталинских времен, местным Арбатом – бульваром Купца Ефремова, где установлен большой камень Таганаит — символ солнца, любви, добра и счастья. Увидим Красную площадь и Речной порт, набережную и, конечно, красавицу Волгу.[slider id=61]</w:t>
+        <w:t>Чебоксары — столица Чувашской республики. Несмотря на почтенный возраст – 554 года! – город выглядит вполне современно. На обзорной экскурсии познакомимся с его главными достопримечательностями: площадью Республики с монументальными зданиями сталинских времен, местным Арбатом – бульваром Купца Ефремова, где установлен большой камень Таганаит — символ солнца, любви, добра и счастья. Увидим Красную площадь и Речной порт, набережную и, конечно, красавицу Волгу. [slider id=149]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12:00 - 14:00 -</w:t>
+        <w:t xml:space="preserve">12:00 - 14:00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в музей пива с дегустацией и обедом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Чувашское пиво очень оригинально на вкус. Убедиться в этом сможем на экскурсии в Музее пива. Пропустить его сложно: здание музея выполнено в виде пивной бочки. Здесь развернулась экспозиция, посвященная мировой истории пивоварения с коллекцией пивных бутылок и кружек из разных стран. Пиво для чувашей играет особую роль. Оно и для услады души, и для врачевания. Именно поэтому каждый пивовар готовит его по своим, особым рецептам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i/>
         </w:rPr>
         <w:t>Не достигшим совершеннолетнего возраста наливают безалкогольный напиток (сок/лимонад и пр.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>15:00 - Заселение в отель и свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>7:30 - завтрак в гостинице, сбор вещей.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08:30 - выезд в Йошкар-Олу</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10:00 - 13:30 -</w:t>
+        <w:t xml:space="preserve">10:00 - 13:30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по Йошкар-Оле</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Йошкар-Олу по праву называют «сказочным городом». Центр очень напоминает Москву с ее знаменитым Кремлем, а вот набережная выстроена в европейском стиле и похожа на Бельгию с аккуратными разноцветными домиками. Национальная художественная галерея построена в стиле флорентийских палаццо, а здание школы «Обыкновенное чудо» называют местным Хогвартсом. Гулять по пёстрому городу очень интересно! На пути можно встретить множество необычных и совершенно неожиданных скульптур, например, копию Царь-пушки, памятник Грейс Келли и князю Монако Ренье III, памятник Рембрандту. Многие туристы особенно любят «часы с осликом» с движущимися фигурками на здании художественной галереи[slider id=60]</w:t>
+        <w:t>Йошкар-Олу по праву называют «сказочным городом». Центр очень напоминает Москву с ее знаменитым Кремлем, а вот набережная выстроена в европейском стиле и похожа на Бельгию с аккуратными разноцветными домиками. Национальная художественная галерея построена в стиле флорентийских палаццо, а здание школы «Обыкновенное чудо» называют местным Хогвартсом. Гулять по пёстрому городу очень интересно! На пути можно встретить множество необычных и совершенно неожиданных скульптур, например, копию Царь-пушки, памятник Грейс Келли и князю Монако Ренье III, памятник Рембрандту. Многие туристы особенно любят «часы с осликом» с движущимися фигурками на здании художественной галереи [slider id=150]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13:30 - 15:00 -</w:t>
+        <w:t xml:space="preserve">13:30 - 15:00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обед с блюдами марийской кухни</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Путешествуя по Марий Эл, туристы погружаются в простую и очень сытную кухню лесного народа. Местная еда не терпит суеты: здесь почти нет острых специй, а главным вкусовым акцентом выступает естественная кислинка ржаного теста, сметаны и ягодных квасов..</w:t>
+        <w:t xml:space="preserve">Путешествуя по Марий Эл, туристы погружаются в простую и очень сытную кухню лесного народа. Местная еда не терпит суеты: здесь почти нет острых специй, а главным вкусовым акцентом выступает естественная кислинка ржаного теста, сметаны и ягодных квасов.. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15:00 - 16:30 - Экскурсия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>в музей сыра с дегустацией</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Приглашаем в Музей сыра – первый в Поволжье! На экскурсии вы узнаете об истории сыра, какие сорта сыра существуют и с чем сочетаются, как правильно составить дегустационную тарелку и как приготовить сыр самостоятельно в домашних условиях. При Музее работает Сырная лавка, где можно купить понравившиеся сорта сыра, а также поучаствовать в мастер-классе по приготовлению сыра «Рикотта» и дегустации 7 (!!!) видов сыра.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>16:30 - 18:00 -</w:t>
+        <w:t xml:space="preserve">16:30 - 18:00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Свободное время</w:t>
       </w:r>
       <w:r>
-        <w:t>в Йошкар-Оле В свободное время советуем прогуляться по городу или поужинать в трактире марийской кухни «Теплая речка». В Йошкар-Оле есть национальный музей и художественная галерея, Музей народной сказки.</w:t>
+        <w:t xml:space="preserve"> в Йошкар-Оле В свободное время советуем прогуляться по городу или поужинать в трактире марийской кухни «Теплая речка». В Йошкар-Оле есть национальный музей и художественная галерея, Музей народной сказки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18:00 - выезжаем в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09:00 - Ориентировочное время прибытия в Пермь</w:t>
+        <w:t xml:space="preserve">09:00 - Ориентировочное время прибытия в Пермь </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>на последний ряд - 300 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:color w:val="E74C3C"/>
         </w:rPr>
         <w:t>на выезд из Удмуртии -1 000 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>для детей до 18 лет - 250 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Базовый тариф</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t xml:space="preserve">УСЛОВИЯ АКЦИИ РАННЕЕ БРОНИРОВАНИЕ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>ПО ССЫЛКЕ</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1155,129 +1212,50 @@
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х местный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х + доп.место</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный номер</w:t>
-            </w:r>
-[...77 lines deleted...]
-              <w:t>200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>04.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2880"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>07.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -25386,51 +25364,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5ac609102b0a0fb8942b327a279027aca1f9257ab9711dce1b89cc5ecea253c4&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6235748129406670ea23b56df0a0bcf8cf9eacb3367f9a2077ebccb79c2d80ad&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abecf154b96a7e81fb587d1a44d71560b5715f29aad99512c0812fd31c7043c8b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/11149/votkinsk/house/ulitsa_azina_208/YUoYfwRnSkMCQFttfXxycntgZg==/?ll=53.937365%2C57.033733&amp;z=17" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae6b019da8c720ac0a7ab9cc03c1de0a9b404d1ef5091a49eed68c8b635740dd9&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5db4f0622cf0c66278a4741724d1824d9d9beffb36110b3d48dfe7eef18efbc2&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPrbiJJv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa0e3038c0de1ee82637ad2d7d07b22b980c9f3c3ed7ad43b4f810ed1589e330a&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5ac609102b0a0fb8942b327a279027aca1f9257ab9711dce1b89cc5ecea253c4&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6235748129406670ea23b56df0a0bcf8cf9eacb3367f9a2077ebccb79c2d80ad&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abecf154b96a7e81fb587d1a44d71560b5715f29aad99512c0812fd31c7043c8b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/11149/votkinsk/house/ulitsa_azina_208/YUoYfwRnSkMCQFttfXxycntgZg==/?ll=53.937365%2C57.033733&amp;z=17" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae6b019da8c720ac0a7ab9cc03c1de0a9b404d1ef5091a49eed68c8b635740dd9&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5db4f0622cf0c66278a4741724d1824d9d9beffb36110b3d48dfe7eef18efbc2&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPrbiJJv" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa0e3038c0de1ee82637ad2d7d07b22b980c9f3c3ed7ad43b4f810ed1589e330a&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1PXXcJIB720WVTxlwAvB8abj4ZcKjyv9t_BYMwTE25Nw/edit?tab=t.0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>