--- v0 (2026-09-14)
+++ v1 (2026-10-31)
@@ -83,78 +83,78 @@
         <w:t>Современные</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>комфортабельные автобусы</w:t>
       </w:r>
       <w:r>
         <w:t>(новый автопарк, чистый салон, кондиционер, ремни безопасности).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Опытные водители, обеспечивающие безопасность и пунктуальность.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Сопровождение профессиональным гидом</w:t>
+        <w:t xml:space="preserve">Сопровождение профессиональным гидом </w:t>
       </w:r>
       <w:r>
         <w:t>с путевой экскурсией по маршруту следования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Профессиональные гиды, прошедшие  аттестацию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Информативные путевые экскурсии и полное сопровождение на всех этапах поездки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Питание -</w:t>
+        <w:t xml:space="preserve">Питание - </w:t>
       </w:r>
       <w:r>
         <w:t>2 обеда, 1 ужин и 1 завтрак включены в стоимость.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Количество объектов и экскурсий (10+):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Архитектурный ансамбль в Усолье (собор, усадьба, колокольня)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -237,57 +237,57 @@
         <w:t>используются радиогиды (если оборудование в наличии).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Транспортное обслуживаниев (зависимости от количества человек возможен комфортабельный автобус, микроавтобус, минивен, машина);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Питание (1 завтрак, 2 обеда и ужин);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– Входные билеты по программе;</w:t>
+        <w:t xml:space="preserve">– Входные билеты по программе; </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– Экскурсионное обслуживание из Перми и по городам;</w:t>
+        <w:t xml:space="preserve">– Экскурсионное обслуживание из Перми и по городам; </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Проживание в гостинице 1 нч;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Страховка по автобусному проезду;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– Услуги сопровождающего на маршруте.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -325,183 +325,201 @@
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>!По конкретным датам отель указан внизу в таблице со стоимостью.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Отель "Вега"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>-  находится в тихом районе, в 10 минутах езды от центра города. В радиусе 100 метров находятся остановки, неподалеку расположены, развлекательные центры, боулинг, 4D-кинотеатр, караоке-бар. От отеля можно начать свою прогулку вверх по зеленой аллее, пройдя небольшое расстояние, вы сможете посетить мини-дендрарий, посидеть у фонтана, продолжив прогулку в парке Бумажников.</w:t>
+        <w:t xml:space="preserve"> -  находится в тихом районе, в 10 минутах езды от центра города. В радиусе 100 метров находятся остановки, неподалеку расположены, развлекательные центры, боулинг, 4D-кинотеатр, караоке-бар. От отеля можно начать свою прогулку вверх по зеленой аллее, пройдя небольшое расстояние, вы сможете посетить мини-дендрарий, посидеть у фонтана, продолжив прогулку в парке Бумажников. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>!Обратите внимание! Санузел с ванной, кухня с плитой и с набором посуды, коридор на две комнаты</w:t>
+        <w:t xml:space="preserve">!Обратите внимание! Санузел с ванной, кухня с плитой и с набором посуды, коридор на две комнаты </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Отель "Вега Бизнес"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>- в каждом номере установлен телевизор с плоским экраном, телефон, рабочий стол, удобная кровать с качественным матрасом. В числе прочих удобств собственная ванная комната, оснащенная душевой кабиной с подсветкой.</w:t>
+        <w:t xml:space="preserve"> - в каждом номере установлен телевизор с плоским экраном, телефон, рабочий стол, удобная кровать с качественным матрасом. В числе прочих удобств собственная ванная комната, оснащенная душевой кабиной с подсветкой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>В данном туре женское и мужское подселение не оформляются. Если турист едем один - нужно забронировать 1-но местный номер.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Рекомендуем при необходимости взять с собой домашнюю одежда и обувь (тапочки, халат), зубная щётка, паста, губка для душа.*Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+        <w:t>Рекомендуем при необходимости взять с собой домашнюю одежда и обувь (тапочки, халат), зубная щётка, паста, губка для душа.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08.00 –</w:t>
+        <w:t xml:space="preserve">08.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.15 –</w:t>
+        <w:t xml:space="preserve">08.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Площадь Восстания</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.35 –</w:t>
+        <w:t xml:space="preserve">08.35 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Лодочная станция</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.40 –</w:t>
+        <w:t xml:space="preserve">08.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Голованово</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.55 –</w:t>
+        <w:t xml:space="preserve">08.55 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Ивановка</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.30 -</w:t>
+        <w:t xml:space="preserve">10.30 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ТЦ Оранж Молл, г. Березники</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Оригиналы паспорта/свидетельства о рождении, мед. полис,</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -670,251 +688,261 @@
           <w:b/>
         </w:rPr>
         <w:t>День 1:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>08.00 - выезд из Перми в Усолье</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.30 - 12.00 - Знакомство с архитектурным ансамблем в Усолье: Спасо-Преображенский собор, усадьба Голицыных, падающая колокольня.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.00 - 13.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия обзорная в Палаты Строгановых</w:t>
+        <w:t xml:space="preserve"> Экскурсия обзорная в Палаты Строгановых</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Здесь увидим роскошный дворцовый фасад, который выгодно отличает здание от рядом расположенных построек, вместе с тем оно органически входит в ансамбль с церковью и колокольней, построенными в начале XVIII века в традициях стиля «московского» барокко, — период, когда в столице уже внедрялся новый европейский стиль — классицизм.</w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>[slider id=74]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 - 14.00 - Переезд в Соликамск</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 - 15.00 - Обед в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 - 16.30 -</w:t>
+        <w:t xml:space="preserve">15.00 - 16.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение музея «Соль-завод»</w:t>
       </w:r>
       <w:r>
         <w:t>. В театрализованной программе «Хлеб-соль» покажут, как добывалась, вываривалась соль в старину, какие профессии были на солеваренном производстве и почему «пермяки – солены уши»</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.45 - 18.30 - Мастер-класс в Галерее домовой росписи, погрузимся в уютную атмосферу старинного народного промысла - домовой росписи и нарисуем цветочный орнамент.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>[slider id=75]</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>Для даты 5.01.27 мастер-класс не запланирован</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18.30 - 19.00 - Посещение сувенирной лавки. Прогулка по Соликамску. Посещение Людмилинской соляной скважины</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.00 - 20.00 - Ужин в кафе города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Заселение в отель, отдых и свободное время</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>! Обратите внимание,  в случае набора большой группы в Галерее группу делим на 2 части: 1 - участвуют в МК, 2 - отправляются на прогулку по Соликамску</w:t>
+        <w:t xml:space="preserve">! Обратите внимание,  в случае набора большой группы в Галерее группу делим на 2 части: 1 - участвуют в МК, 2 - отправляются на прогулку по Соликамску </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>День 2:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>07.30 - 08.00 - завтрак в кафе гостиницы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>08.00 - выселение из гостиницы и переезд в Чердынь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Чердынь — город с богатой историей и уникальной архитектурой. Вы сможете насладиться живописными пейзажами, прогуляться по уютным улочкам и познакомиться с местными достопримечательностями. Откройте для себя атмосферу старины и погрузитесь в культуру этого удивительного места, где каждый уголок хранит свои тайны и легенды!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 - 11.00 - Прогулка по городу с гидом.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>11.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия в Музей истории веры</w:t>
+        <w:t xml:space="preserve">Экскурсия в Музей истории веры </w:t>
       </w:r>
       <w:r>
         <w:t>Чердынского музея.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 -</w:t>
+        <w:t xml:space="preserve">12.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в Новое выставочное пространство</w:t>
       </w:r>
       <w:r>
-        <w:t>краеведческого музея.</w:t>
-[...5 lines deleted...]
-        <w:t>[slider id=76]</w:t>
+        <w:t xml:space="preserve"> краеведческого музея.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 - Обед в кафе с дегустацией чердынских грибных "ушков", расширьте свои кулинарные горизонты, попробовав уникальные сочетания вкусов.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 - 15.00 - Свободное время в Чердыни для покупки сувениров</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.00 - Переезд в Ныроб с путевой экскурсией.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.00 - 16.30 - Прогулка по Ныробу. В программе: остановка у родника с «мертвой» водой, посещение Никольского святого источника, часовни и ямы, где содержался боярин Михаил Романов (обратите внимание! оковы находятся на временной выставке в Чердыни, в виду этого яма может не обслуживаться). Внешний осмотр Никольского храма (храм находится на реставрации)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>[slider id=77]</w:t>
+        <w:t>[slider id=167]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.30 - Выезд в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>20.30 - 23.00 - Ориентировочное время прибытия в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>В туре используются радиогиды, однако в случае нехватки оборудования или его поломки по техническим причинам, радиогиды могут отсутствовать в туре.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
@@ -958,150 +986,50 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>19.09.2026</w:t>
-[...98 lines deleted...]
-            <w:r>
               <w:t>21.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1118,61 +1046,61 @@
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>05.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>15 200</w:t>
+              <w:t>14 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>17 700</w:t>
+              <w:t>17 400</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>08.01.2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4800"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>15 200</w:t>
             </w:r>
           </w:p>
         </w:tc>