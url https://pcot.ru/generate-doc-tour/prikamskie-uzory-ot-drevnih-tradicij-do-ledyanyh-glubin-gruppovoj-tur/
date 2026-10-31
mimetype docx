--- v0 (2026-06-15)
+++ v1 (2026-10-31)
@@ -40,192 +40,195 @@
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь → Хохловка → Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Продолжительность</w:t>
       </w:r>
       <w:r>
-        <w:t>— 1день</w:t>
+        <w:t xml:space="preserve"> — 1день</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый возраст</w:t>
       </w:r>
       <w:r>
-        <w:t>— с 6 лет</w:t>
+        <w:t xml:space="preserve"> — с 6 лет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендуемый сезон</w:t>
       </w:r>
       <w:r>
-        <w:t>— любой</w:t>
+        <w:t xml:space="preserve"> — любой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Размер группы</w:t>
       </w:r>
       <w:r>
-        <w:t>— от 10 человек</w:t>
+        <w:t xml:space="preserve"> — от 10 человек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Аутентичная атмосфера</w:t>
       </w:r>
       <w:r>
         <w:t>: Хохловка славится своей исторической архитектурой,   возможность окунуться в атмосферу русского народного творчества и культуры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Природа и красота региона</w:t>
       </w:r>
       <w:r>
         <w:t>: Пермский край славится живописными пейзажами. Хохловка — это  возможность насладиться красотами зимней природы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Комфорт и доступность</w:t>
       </w:r>
       <w:r>
-        <w:t>– насыщенная, но не утомительная программа, подходящая для всех возрастов.</w:t>
+        <w:t xml:space="preserve"> – насыщенная, но не утомительная программа, подходящая для всех возрастов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Транспортное обслуживание (автобус туристического класса)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Страховка во время движения автобуса</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Сопровождение нашим сотрудником</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Услуги гида-экскурсовода на протяжении всего маршрута.</w:t>
+        <w:t xml:space="preserve">- Услуги гида-экскурсовода на протяжении всего маршрута. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>- Питание чаепитие с блинами (блин с мясом, блин с творогом)</w:t>
+        <w:t xml:space="preserve">- Питание чаепитие с блинами (блин с мясом, блин с творогом)            </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Входные билеты  в Хохловке</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>— Личные расходы участников (сувениры, дополнительные сладости и напитки)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Доплата за отдалённые районы при трансфере</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>— Место посадки вы выбираете сами — удобно для вашей группы</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>— Для отдалённых районов возможна небольшая доплата (</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
@@ -338,69 +341,69 @@
         <w:t>—  питьевую воду,перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>—  пауэрбанк</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>—  аптечку для личного применения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Школьная экскурсия в Хохловку — урок истории под открытым небом!</w:t>
+        <w:t xml:space="preserve">Школьная экскурсия в Хохловку — урок истории под открытым небом! </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Хотите, чтобы дети увидели историю своими глазами?</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Приглашаем школьные группы в архитектурно-этнографический музей «Хохловка» — одно из самых интересных и атмосферных мест Пермского края!</w:t>
       </w:r>
       <w:r>
-        <w:t>Это место, где время будто остановилось...</w:t>
+        <w:t xml:space="preserve"> Это место, где время будто остановилось...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Здесь, на берегу Камы, оживают деревянные постройки XVII–XX веков, вы увидите избы, церкви, мельницы и солеваренные постройки XVII–XX веков, перевезённые из разных уголков Пермского края. Каждая из них — живая история, рассказанная деревом, временем и людьми.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Что вы увидите:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Усадьбы крестьян разных районов Пермского края.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -496,65 +499,83 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>кол-во человек</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>бесплатныесопровожд</w:t>
+              <w:t>бесплатные</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сопровожд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>цена(с чел)</w:t>
+              <w:t>цена</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>(с чел)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2700"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p/>