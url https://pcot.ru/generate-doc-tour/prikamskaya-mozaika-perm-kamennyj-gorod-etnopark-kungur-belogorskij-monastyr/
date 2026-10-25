--- v0 (2026-07-29)
+++ v1 (2026-10-25)
@@ -235,237 +235,244 @@
         <w:t>: Возможность присоединиться с ж/д вокзала или аэропорта, комфортный график.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– транспортное обслуживание (в зависимости от количества человек возможен комфортабельный автобус, микроавтобус, минивен, машина);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– сопровождение гидом-инструктором из г. Перми;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– экскурсии по программе</w:t>
+        <w:t xml:space="preserve">– экскурсии по программе </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– проживание в отеле (2 ночи) с завтраком</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– страховка по проездку в автобусе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>питание в придорожных кафе; пожертвование в монастыре (50 руб./чел.); личные расходы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Рекомендация!</w:t>
       </w:r>
       <w:r>
-        <w:t>Т. к. маршрут в Каменный город проходит по местности без точек питания - обед на нем не предусмотрен. Просьба, с собой взять перекус.</w:t>
+        <w:t xml:space="preserve"> Т. к. маршрут в Каменный город проходит по местности без точек питания - обед на нем не предусмотрен. Просьба, с собой взять перекус.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Возможно перекусить в "Русской чайной" в этнопарке истории реки Чусовой</w:t>
+        <w:t xml:space="preserve">Возможно перекусить в "Русской чайной" в этнопарке истории реки Чусовой </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Гостиница на выбор под запрос. Возможность бронирования доп. ночи и раннего заселения уточнять дополнительно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Отель "Прикамье 3*"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>- Реестровый номер -</w:t>
+        <w:t xml:space="preserve">  - Реестровый номер - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С592024013840</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Отель "Урал 3*"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>- Реестровый номер -</w:t>
+        <w:t xml:space="preserve"> - Реестровый номер - </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С592024001734</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Отель "Amaks Premier 3*"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>- Реестровый номер -</w:t>
+        <w:t xml:space="preserve"> - Реестровый номер - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С592024015690</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t>Отель "Сity Star 3*"</w:t>
+          <w:t>Отель "Сity Star 3*" </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>- Реестровый номер -</w:t>
+        <w:t xml:space="preserve"> - Реестровый номер - </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>С592024009684</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Внимание! Принимаем в тур с детьми от 5-ти лет.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Добраться от ж/д вокзала «Пермь-2» до гостиницы и до места сбора группы можно на автобусе № 50, 68 до ост. «ЦУМ», либо вызвав такси «Яндекс» тел. 2900-000 - от 100 руб. А также можете заказать встречу/ проводы на ж/д вокзале - 1 500 руб.</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Добраться из аэропорта «Большое Савино» до гостиницы и места сбора группы можно на такси «Яндекс» тел. 2900-000 - от 350 руб. или заказать встречу/ проводы в аэропорту - 1 800 руб.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>В зависимости от количества туристов в группе, транспорт может быть следующий: индивидуальная машина, минивэн, микроавтобус, средний автобус, большой автобус.</w:t>
+        <w:t xml:space="preserve">В зависимости от количества туристов в группе, транспорт может быть следующий: индивидуальная машина, минивэн, микроавтобус, средний автобус, большой автобус. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>1. Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>2. Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr>
@@ -704,2463 +711,1187 @@
         </w:rPr>
         <w:t>1 день. Пешеходная экскурсия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>14.00 - Самостоятельное заселение в отель (за доп. плату встреча на ж/д вокзале «Пермь-2» /аэропорт «Большое Савино»).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>* При раннем приезде возможно раннее заселение в отель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>15.00 - Встреча туристов с гидом у памятника "Пермяк - соленые уши" (отель "Прикамье" Комсомольский проспект, 27).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 - 17.00 -</w:t>
+        <w:t xml:space="preserve">15.00 - 17.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная пешеходная экскурсия по историческому центру города «Пермь Губернская».</w:t>
       </w:r>
       <w:r>
-        <w:t>Маршрут проходит по центральным историческим кварталам города.</w:t>
+        <w:t xml:space="preserve"> Маршрут проходит по центральным историческим кварталам города.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В ходе экскурсии Вы увидите:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Скульптура «Пермяк солёные уши» - самый необычный памятник по версии журнала «Русский мир».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Здание «Театра оперы и балета» - один из лучших театров страны, визитная карточка Перми.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- «Счастье не за горами» - знаменитый слоган, расположившийся поблизости от «Площади двух вокзалов».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t>Купеческие особняки - архитектурное наследие 19 века.</w:t>
+        <w:t xml:space="preserve"> Купеческие особняки - архитектурное наследие 19 века.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>[slider id=67]</w:t>
+        <w:t>[slider id=160]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Свободное время.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*По желанию, за доп. плату рекомендуем к посещению:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Рестораны/ кафе: Пермская кухня, Хуторок, Партизан, Экспедиция, Чöскыт керку.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Знаменитые театры города: Пермский театр оперы и балета, Театр у моста, Пермский академический Театр-Театр, ТЮЗ или филармония.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Познакомиться с коллекцией Пермского звериного стиля в Краеведческом музее.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2 день.Каменный город и Этнопарк истории реки Чусовой</w:t>
+        <w:t>2 день.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Каменный город и Этнопарк истории реки Чусовой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>08.15 - Отправление группы от памятника "Пермяк - соленые уши" (отель "Прикамье", Комсомольский проспект, 27). По пути остановка на туалет и перекус. (за доп.плату)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>12.00 - 13.30 -</w:t>
+        <w:t xml:space="preserve">12.00 - 13.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в этнографической парк истории реки Чусовой</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>После Каменного города отправимся в этнографический парк - музей под открытым небом, расположенный у подножия Арининой горы, на берегу горной речки Архиповки. В Музее представлены экспонаты крестьянского быта XIX — начала XX веков, а главная особенность состоит в том, что все экспонаты можно трогать руками. Любой посетитель может запросто сыграть мелодию на старенькой гармошке (если, конечно, умеет) или раздуть с помощью мехов огонь в горне кузницы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>[slider id=5]</w:t>
+        <w:t>[slider id=134]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>13.30 - 15.00 - Переезд в Каменный город от Этнопарка.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 - 18.00 -</w:t>
+        <w:t xml:space="preserve">15.00 - 18.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Пеший поход на скальные останцы Каменного города.</w:t>
+        <w:t xml:space="preserve">Пеший поход на скальные останцы Каменного города. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Общий треккинг по оборудованной тропе автобус-Каменный город-автобус 3 км (около 1 часа) + осмотр скальных останцев</w:t>
-      </w:r>
-[...3 lines deleted...]
-        <w:t>[slider id=6]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Ученые считают, что Каменный город появился в результате воздействия реки, которая протекала на этом месте миллионы лет назад. Именно она и высекла арки и улицы города, сформировала отвесные скалы, крутые обрывы и узкие трещины. Высота самой высокой вершины Каменного Города достигает 526 метров над уровнем моря. Каменный Город имеет статус ландшафтного памятника природы регионального значения. В 2019 году</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>здесь снимали сцены фильма по роману Алексея Иванова «Сердце Пармы. По сюжету тут было вогульское капище. Также это место можно увидеть в фильме «Последний богатырь. Корень зла» и в сериале «Территория».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18.00 - Выезд в г. Пермь. Остановка на туалет и ужин по пути. (за доп.плату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>21.30 - Ориентировочное время прибытия в г. Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>3 день.Кунгур, Вязовские пряники и Белогорский монастырь.</w:t>
+        <w:t>3 день.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кунгур, Вязовские пряники и Белогорский монастырь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Завтрак в гостинице. Освобождение номеров.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>10.15 - Отправление группы от памятника "Пермяк - соленые уши" (отель "Прикамье", Комсомольский проспект, 27).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>10.00-12.00 – Дорога до Белогорья с путевой экскурсией.</w:t>
+        <w:t xml:space="preserve">10.00-12.00 – Дорога до Белогорья с путевой экскурсией. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00-14.00 –</w:t>
+        <w:t xml:space="preserve">12.00-14.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в Белогорский мужской монастырь</w:t>
       </w:r>
       <w:r>
-        <w:t>с обедом в трапезной монастыря (обед за доп. плату). История Белогорского Свято-Николаевского миссионерского мужского монастыря начинается в 1891 году, когда в память о чудесном избавлении цесаревича Николая от опасности (в Японии его ранили мечом) здесь установили семисаженный крест высотой больше 10 метров. Крест так и прозвали - царским. За строгий устав монастыря его называют Афоном, у всех монахов было послушание - молчание. В 1914 году на Белой горе побывала Елисавета Феодоровна Романова, родная сестра Императрицы Александры Феодоровны. Монастырь, как и многие в революционное время сильно пострадал, как и его монахи. Возрождение монастыря началось в 1991 году, среди икон есть иконы, привезённые с Афона. В монастыре сохранилась икона Николая Чудотворца.</w:t>
+        <w:t xml:space="preserve"> с обедом в трапезной монастыря (обед за доп. плату). История Белогорского Свято-Николаевского миссионерского мужского монастыря начинается в 1891 году, когда в память о чудесном избавлении цесаревича Николая от опасности (в Японии его ранили мечом) здесь установили семисаженный крест высотой больше 10 метров. Крест так и прозвали - царским. За строгий устав монастыря его называют Афоном, у всех монахов было послушание - молчание. В 1914 году на Белой горе побывала Елисавета Феодоровна Романова, родная сестра Императрицы Александры Феодоровны. Монастырь, как и многие в революционное время сильно пострадал, как и его монахи. Возрождение монастыря началось в 1991 году, среди икон есть иконы, привезённые с Афона. В монастыре сохранилась икона Николая Чудотворца.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>[slider id=70]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Во дворе монастыря расположилась трапезная, где вкусно, сытно и недорого можно покушать горячей еды.</w:t>
+        <w:t xml:space="preserve">Во дворе монастыря расположилась трапезная, где вкусно, сытно и недорого можно покушать горячей еды. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00-15.00 –</w:t>
+        <w:t xml:space="preserve">14.00-15.00 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Переезд в г. Кунгур с путевой экскурсией</w:t>
       </w:r>
       <w:r>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обзорная экскурсия по городу "Кунгур купеческий" с посещением сувенирной лавки и дегустацией продукции местного производства.</w:t>
+        <w:t xml:space="preserve">Обзорная экскурсия по городу "Кунгур купеческий" с посещением сувенирной лавки и дегустацией продукции местного производства. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>На обзорной экскурсии вы познакомитесь со старинным уральским провинциальным городком, прогуливаясь по улицам, сможете окунуться в далекие 17, 18, 19 и 20 века. Вам откроют свои тайны многочисленные легенды и были, окутывающие Кунгурскую землю. Узнаете много об истории Кунгура, купеческих традициях города, некоторые из которых до сих пор сохранились.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00-16.30 –</w:t>
+        <w:t xml:space="preserve">15.00-16.30 – </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по г. Кунгуру</w:t>
       </w:r>
       <w:r>
-        <w:t>с посещение сувенирной лавки и дегустации продукции местных производств Перми и Кунгура:</w:t>
+        <w:t xml:space="preserve"> с посещение сувенирной лавки и дегустации продукции местных производств Перми и Кунгура:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>1) колбасных изделий Кунгурского мясокомбината,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>2) правильные сладости Пермской кондитерской фабрики (сладостей без сахара),</w:t>
+        <w:t xml:space="preserve">2) правильные сладости Пермской кондитерской фабрики (сладостей без сахара), </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>3) знаменитого чая Грибушина,</w:t>
+        <w:t xml:space="preserve">3) знаменитого чая Грибушина, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>4) Кунгурского лимонада, родом из СССР,</w:t>
+        <w:t xml:space="preserve">4) Кунгурского лимонада, родом из СССР, </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>5) Вязовских пряников по старинным рецептам.</w:t>
+        <w:t xml:space="preserve">5) Вязовских пряников по старинным рецептам. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>И конечно, все эти свежие продукты можно приобрести!</w:t>
+        <w:t xml:space="preserve">И конечно, все эти свежие продукты можно приобрести! </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Сама дегустация проходит в сувенирной лавке, а потому сразу можно приобрести красивый сувенир на память или в подарок!</w:t>
+        <w:t xml:space="preserve">Сама дегустация проходит в сувенирной лавке, а потому сразу можно приобрести красивый сувенир на память или в подарок! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>[slider id=79]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>16.30-18.00 –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-      </w:r>
-[...4 lines deleted...]
-        <w:t>Мастер-класс по вязовским пряникам с чаепитием.</w:t>
+        <w:t xml:space="preserve">Мастер-класс по вязовским пряникам с чаепитием. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Мероприятие проходит в атмосферной, расписной пряничной. Гостям представят красочную презентацию об истории и традициях пряника, продемонстрируют процесс приготовления особого пряничного теста.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Затем участники выберут форму и самостоятельно слепят пряники — увлекательный и творческий этап! Пока изделия пекутся, пройдет экскурсия по выставке резьбы и росписи по дереву. В завершение — ароматное чаепитие со свежеиспечёнными пряниками и душевной беседой в уютной атмосфере.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.30 – Выезд в Пермь.</w:t>
+        <w:t xml:space="preserve">18.30 – Выезд в Пермь. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>21.00 – Прибытие в Пермь.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:r>
-        <w:t>10.00 – Выезд из Перми, ул. Ленина, 53 (ТеатрТеатр).</w:t>
-[...34 lines deleted...]
-        <w:t>Свободное время. Самостоятельный трансфер до ЖД вокзала/аэропорта.</w:t>
+        <w:t xml:space="preserve">Свободное время. Самостоятельный трансфер до ЖД вокзала/аэропорта. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>* Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Дети 6-14 лет (включительно) - 425 р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пенсионер – 125 р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:sectPr>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>Отель "Прикамье 3*"</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2-х и 2-х+доп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>1-но местный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>06.11.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>08.11.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>04.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>06.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>33</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Отель "Урал 3*"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2880"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х и 2-х+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>31.07.2026</w:t>
+              <w:t>06.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>02.08.2026</w:t>
+              <w:t>08.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>38</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>14.08.2026</w:t>
+              <w:t>04.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>16.08.2026</w:t>
+              <w:t>06.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>31</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>38</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>100</w:t>
-            </w:r>
-[...288 lines deleted...]
-              <w:t>3800/4300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отель "Amaks Premier 3*"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2880"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х и 2-х+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>31.07.2026</w:t>
+              <w:t>06.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>02.08.2026</w:t>
+              <w:t>08.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>34</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>14.08.2026</w:t>
+              <w:t>04.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>16.08.2026</w:t>
+              <w:t>06.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>34</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>500</w:t>
-            </w:r>
-[...288 lines deleted...]
-              <w:t>3400/4300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отель "City Star 3*"</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:type="auto" w:w="0"/>
         <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2880"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х и 2-х+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>31.07.2026</w:t>
+              <w:t>06.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>02.08.2026</w:t>
+              <w:t>08.11.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>36</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...8 lines deleted...]
-        </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>14.08.2026</w:t>
+              <w:t>04.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>16.08.2026</w:t>
+              <w:t>06.12.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>29</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2880"/>
+            <w:tcW w:type="dxa" w:w="3600"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>36</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:strike/>
               </w:rPr>
               <w:t>300</w:t>
-            </w:r>
-[...784 lines deleted...]
-              <w:t>3800/4550</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:type w:val="nextColumn"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>