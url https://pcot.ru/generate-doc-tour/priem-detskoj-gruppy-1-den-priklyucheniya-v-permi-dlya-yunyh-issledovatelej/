--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -58,82 +58,163 @@
       <w:r>
         <w:t>Погрузитесь в увлекательный однодневный тур, который покажет детям мир удивительных открытий и захватывающих приключений. Участники смогут посетить интересные достопримечательности города, посмотреть, какие животные населяли нашу планету много миллионов лет назад, а также познакомиться с уникальными космическими явлениями. Этот тур подарит детям незабываемые впечатления и новые знания!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Программа рекомендована для детей 6-12 лет;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Программа реализуется со вторника по воскресенье;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Цены:10-12 чел. + 1 беспл. сопр. - 6 650 р./чел.13-14 чел. + 1 беспл. сопр. - 5 700 р./чел.15-16 чел. + 1 беспл. сопр. - 5 250 р./чел.17-18 чел. + 1 беспл. сопр. - 4 950 р./чел.19-25 чел. + 2 беспл. сопр. - 5 550 р./чел.26-30 чел. + 2 беспл. сопр. - 4 750 р./чел.31-35 чел. + 3 беспл. сопр. - 4 450 р./чел.36-40 чел. + 3 беспл. сопр. - 4 200 р./чел.41-45 чел. + 4 беспл. сопр. - 4 050 р./чел.</w:t>
+        <w:t>Цены:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>10-12 чел. + 1 беспл. сопр. - 6 650 р./чел.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>13-14 чел. + 1 беспл. сопр. - 5 700 р./чел.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>15-16 чел. + 1 беспл. сопр. - 5 250 р./чел.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>17-18 чел. + 1 беспл. сопр. - 4 950 р./чел.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>19-25 чел. + 2 беспл. сопр. - 5 550 р./чел.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>26-30 чел. + 2 беспл. сопр. - 4 750 р./чел.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>31-35 чел. + 3 беспл. сопр. - 4 450 р./чел.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>36-40 чел. + 3 беспл. сопр. - 4 200 р./чел.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>41-45 чел. + 4 беспл. сопр. - 4 050 р./чел.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>–    комфортабельные автобусы туристического класса;</w:t>
+        <w:t xml:space="preserve">–    комфортабельные автобусы туристического класса;                          </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>–    аккредитованные гиды-экскурсоводы;</w:t>
+        <w:t xml:space="preserve">–    аккредитованные гиды-экскурсоводы;    </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>–    мы подаем заявку в ГИБДД за Вас;</w:t>
+        <w:t xml:space="preserve">–    мы подаем заявку в ГИБДД за Вас;                       </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>–    готовим все необходимые документы.</w:t>
+        <w:t xml:space="preserve">–    готовим все необходимые документы.                            </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Транспортное обслуживание (автобус туристического класса)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Страховка по проезду в автобусе</w:t>
       </w:r>
@@ -283,164 +364,180 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- аптечку для личного применения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Время указано ориентировочное, возможны изменения в программе.</w:t>
+        <w:t xml:space="preserve">Время указано ориентировочное, возможны изменения в программе. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>10.00 — Встреча группы на ж/д вокзале (время ориентировочное)</w:t>
+        <w:t xml:space="preserve">10.00 — Встреча группы на ж/д вокзале (время ориентировочное)                </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 — 12.00 —</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная экскурсия по Перми:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>В ходе экскурсии мы посетим набережную реки Камы, Дом Дягилева, собор Петра и Павла, рабочую Мотовилиху, памятник Татищеву, ул. Сибирская, Театр Оперы и балета, арт-объекты: "Пермяк-соленые уши", медведь.</w:t>
+        <w:t xml:space="preserve">В ходе экскурсии мы посетим набережную реки Камы, Дом Дягилева, собор Петра и Павла, рабочую Мотовилиху, памятник Татищеву, ул. Сибирская, Театр Оперы и балета, арт-объекты: "Пермяк-соленые уши", медведь.             </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 — 12.30 — Обед в кафе</w:t>
+        <w:t xml:space="preserve">12.00 — 12.30 — Обед в кафе                </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 — 14.00 —</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение Пермского планетария.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="C0392B"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*Реализуется несколько разных программ. Выбор программы зависит от расписания планетария </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 — 15.00 —</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по музею Пермских древностей</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Отправимся в увлекательное путешествие в прошлое Земли, познакомимся с геологическими эпохами и древнейшими обитателями планеты. Среди которых и пермский геологический период в истории Земли. Он был открыт в 1841 году экспедицией под руководством шотландским геолога Родерика Мурчисона и назван по имени города Перми. Пермский период известен во всем мире так же, как и юрский период. На экскурсии можно узнать удивительную историю его открытия и познакомиться с пермскими звероящерами, кораллами пермских морей и удивительными насекомыми, которых можно было встретить 270 миллионов лет назад.</w:t>
+        <w:t xml:space="preserve">Отправимся в увлекательное путешествие в прошлое Земли, познакомимся с геологическими эпохами и древнейшими обитателями планеты. Среди которых и пермский геологический период в истории Земли. Он был открыт в 1841 году экспедицией под руководством шотландским геолога Родерика Мурчисона и назван по имени города Перми. Пермский период известен во всем мире так же, как и юрский период. На экскурсии можно узнать удивительную историю его открытия и познакомиться с пермскими звероящерами, кораллами пермских морей и удивительными насекомыми, которых можно было встретить 270 миллионов лет назад.         </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.00 — 17.00 —</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по выставке "Селенитовая комната":</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Селенитовая комната не имеет аналогов не только в России, но и в мире. Выставка оформлена как искусственный грот, на стенах которого размещены декоративные панно, выполненные художником Анатолием Ивановым в авторской мозаичной технике, основанной на принципах флорентийской мозаики. Из селенита 20 различных оттенков созданы пейзажи, достопримечательности, узнаваемые места Пермского края</w:t>
+        <w:t xml:space="preserve">Селенитовая комната не имеет аналогов не только в России, но и в мире. Выставка оформлена как искусственный грот, на стенах которого размещены декоративные панно, выполненные художником Анатолием Ивановым в авторской мозаичной технике, основанной на принципах флорентийской мозаики. Из селенита 20 различных оттенков созданы пейзажи, достопримечательности, узнаваемые места Пермского края             </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>17.30 — 18.30 — Ужин в кафе</w:t>
+        <w:t xml:space="preserve">17.30 — 18.30 — Ужин в кафе                </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.30 — 19.30 — Трансфер на ж/д вокзал. Окончание программы</w:t>
+        <w:t xml:space="preserve">18.30 — 19.30 — Трансфер на ж/д вокзал. Окончание программы                </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>