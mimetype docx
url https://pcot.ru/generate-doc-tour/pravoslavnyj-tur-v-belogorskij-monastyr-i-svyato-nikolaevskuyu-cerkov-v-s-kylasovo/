--- v0 (2026-06-01)
+++ v1 (2026-08-01)
@@ -477,50 +477,59 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по территории Белогорского монастыря</w:t>
       </w:r>
       <w:r>
         <w:t>, свободное время. История Белогорского Свято-Николаевского миссионерского мужского монастыря начинается в 1891 году, когда в память о чудесном избавлении цесаревича Николая от опасности (в Японии его ранили мечом) здесь установили семисаженный крест высотой больше 10 метров. Крест так и прозвали - царским. За строгий устав монастыря его называют Афоном, у всех монахов было послушание - молчание. В 1914 году на Белой горе побывала Елисавета Феодоровна Романова, родная сестра Императрицы Александры Феодоровны. Монастырь, как и многие в революционное время сильно пострадал, как и его монахи. Возраждение монастыря началось в 1991 году, среди икон есть иконы, привезённые с Афона. В монастыре сохранилась икона Николая Чудотворца.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16:00 - Выезд в Пермь, отдых в автобусе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18:00 - Прибытие в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*На территории Белогорского монастыря имеется купель. В свободное время можно окунуться. Туроператор не несет ответственности за ее работу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>