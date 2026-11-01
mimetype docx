--- v1 (2026-08-01)
+++ v2 (2026-11-01)
@@ -188,81 +188,81 @@
       <w:r>
         <w:t>Для посещения монастыря входной сбор (пожертвования) от 100 р/ чел.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Питание в трапезной монастыря: суп, макароны/греча/пюре, котлета, чай, выпечка (стоимость ориентировочно 300 руб., есть терминал).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если Вы приезжаете из другого города, и у Вас нет родственников в Перми, наши менеджеры помогут забронировать для Вас гостиницу или хостел, чтобы подождать отправление тура. Или если в туре поздний приезд, а на общественный транспорт Вы уже не успеваете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>10.00 -</w:t>
+        <w:t xml:space="preserve">10.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.20 -</w:t>
+        <w:t xml:space="preserve">10.20 -  </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Фролы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.45 -</w:t>
+        <w:t xml:space="preserve">10.45 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Кукуштан</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -403,152 +403,258 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>10:00 - Выезд из Перми, ул. Ленина, 53, со стороны ул.Борчанинова</w:t>
+        <w:t xml:space="preserve">10:00 - Выезд из Перми, ул. Ленина, 53, со стороны ул.Борчанинова </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10:00 - 11:30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Путевая экскурсия по пути</w:t>
+        <w:t xml:space="preserve"> Путевая экскурсия по пути</w:t>
       </w:r>
       <w:r>
         <w:t>. Не далеко от Кунгура на старом Сибирском тракте стоит старое село Кыласово с 1623 года. В этих местах явилась икона-образ святителя Николая Чудотворца. Множество чудес исторических и современных явлений от иконы. Находится чудотворная икона в Свято – Николаевской церкви, построенной в 1799 году. Опыт православного благочестия свидетельствует о том, что и поныне святитель Николай предстательством своим совершает множество чудес в помощь молящимся ему; не случайно он любимейший святой русского народа.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11:30 - 12:00 -</w:t>
+        <w:t xml:space="preserve">11:30 - 12:00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение и осмотр церкви</w:t>
       </w:r>
       <w:r>
-        <w:t>. В  храме находятся явленный и чудотворный образ свт.Николая чудотворца. Икона Святителя Николая явилась миру на том месте, где впоследствии был построен каменный храм.</w:t>
+        <w:t xml:space="preserve">. В  храме находятся явленный и чудотворный образ свт.Николая чудотворца. Икона Святителя Николая явилась миру на том месте, где впоследствии был построен каменный храм. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.00 - 13:00 - Переезд до Белогорского монастыря.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13:00 - 14:00 - Свободное время на посещение трапезной. Во дворе монастыря расположилась трапезная, где вкусно, сытно и не дорого можно покушать горячей еды. Также можно что-то купить с собой.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14:00 - 16:00 -</w:t>
+        <w:t xml:space="preserve">14:00 - 16:00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия по территории Белогорского монастыря</w:t>
       </w:r>
       <w:r>
         <w:t>, свободное время. История Белогорского Свято-Николаевского миссионерского мужского монастыря начинается в 1891 году, когда в память о чудесном избавлении цесаревича Николая от опасности (в Японии его ранили мечом) здесь установили семисаженный крест высотой больше 10 метров. Крест так и прозвали - царским. За строгий устав монастыря его называют Афоном, у всех монахов было послушание - молчание. В 1914 году на Белой горе побывала Елисавета Феодоровна Романова, родная сестра Императрицы Александры Феодоровны. Монастырь, как и многие в революционное время сильно пострадал, как и его монахи. Возраждение монастыря началось в 1991 году, среди икон есть иконы, привезённые с Афона. В монастыре сохранилась икона Николая Чудотворца.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16:00 - Выезд в Пермь, отдых в автобусе.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>18:00 - Прибытие в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>*На территории Белогорского монастыря имеется купель. В свободное время можно окунуться. Туроператор не несет ответственности за ее работу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Базовый тариф</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4800"/>
+        <w:gridCol w:w="4800"/>
+        <w:gridCol w:w="4800"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Праздник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Стоимость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>07.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Рождество Христово</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4800"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2 700</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:type w:val="nextColumn"/>
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">