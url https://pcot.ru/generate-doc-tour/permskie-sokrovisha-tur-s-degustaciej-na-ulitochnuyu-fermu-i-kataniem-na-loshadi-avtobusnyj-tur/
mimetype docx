--- v0 (2026-08-28)
+++ v1 (2026-10-15)
@@ -53,73 +53,73 @@
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Откройте для себя необычную сторону Прикамья: посетите улиточную ферму с дегустацией деликатесов и отправьтесь в конюшню, где вас ждёт встреча с экзотическими и домашними животными, а также верховая прогулка. Это яркое приключение подарит новые впечатления, вкусные открытия и незабываемое общение с природой!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Комфортабельные автобусы</w:t>
       </w:r>
       <w:r>
-        <w:t>- переезд осуществляется на туристическом транспорте с удобными креслами, обеспечена санитарная остановка по пути, поездка проходит комфортно и без спешки.</w:t>
+        <w:t xml:space="preserve"> - переезд осуществляется на туристическом транспорте с удобными креслами, обеспечена санитарная остановка по пути, поездка проходит комфортно и без спешки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Профессиональные гиды</w:t>
+        <w:t xml:space="preserve">Профессиональные гиды </w:t>
       </w:r>
       <w:r>
         <w:t>- с группой работает гид, который координирует поездку и рассказывает путевую экскурсию, отвечает на вопросы участников и следит за выполнением программы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Уникальные знакомства</w:t>
       </w:r>
       <w:r>
-        <w:t>- с гастрономическими улитками и экзотическими животными.</w:t>
+        <w:t xml:space="preserve">  - с гастрономическими улитками и экзотическими животными.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Разнообразие впечатлений</w:t>
       </w:r>
       <w:r>
         <w:t>- сочетание фермерского хозяйства, дегустаций и живой природы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Познавательная часть</w:t>
       </w:r>
       <w:r>
         <w:t>- узнаете много интересного о выращивании деликатесных улиток, животных и о местной территории.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -168,94 +168,94 @@
       </w:r>
       <w:r>
         <w:t>– дегустация улиток на ферме;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– катание на лошади;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– экскурсия по конюшне.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
-        <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
+        <w:t xml:space="preserve"> В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания в момент бронирования с получением перерасчета стоимости. В случае отказа от части питания перерасчет не производится. Турист может приобрести питание на месте (при возможности) или взять с собой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– сувениры</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– доп. питание</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– продукция фермы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если Вы приезжаете из другого города, и у Вас нет родственников в Перми, наши менеджеры помогут забронировать для Вас гостиницу или хостел, чтобы подождать отправление тура. Или если в туре поздний приезд, а на общественный транспорт Вы уже не успеваете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>10.00 -</w:t>
+        <w:t xml:space="preserve">10.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.15 -</w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
@@ -424,95 +424,95 @@
       <w:r>
         <w:t>Вас ждет:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- экскурсия по ферме</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- дегустация улиток в разных соусах</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- памятные фото</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>После экскурсии вы сможете приобрести продукцию фермы (стоимость уточняйте на месте).</w:t>
+        <w:t xml:space="preserve">После экскурсии вы сможете приобрести продукцию фермы (стоимость уточняйте на месте). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>[slider id=73]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Обратите внимание! В случае плохих погодных условий до фермы нужно будет пройтись пешком 400 м.</w:t>
+        <w:t xml:space="preserve">Обратите внимание! В случае плохих погодных условий до фермы нужно будет пройтись пешком 400 м. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.30 - Отправление в частную конюшню Сивка-Бурка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00-15.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Познавательно-развлекательная экскурсия по конюшне и к контактым животным.</w:t>
       </w:r>
       <w:r>
         <w:t>Здесь вы встретите: северных оленей, двугорбого верблюда, гуанаки, обезьянку, козликов, баранов, гусей, пони, лошадей, осликов, енотов, дикобразов, енотовидные собак и кролики.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>После экскурсии вы прокатитесь верхом на лошади\пони</w:t>
       </w:r>
       <w:r>
-        <w:t>(1 круг по территории - в поводу у инструктора).</w:t>
+        <w:t xml:space="preserve">(1 круг по территории - в поводу у инструктора). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>За доп. плату (оплачивается на месте) можно прокатиться на верблюде - самом большом в Пермском крае.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>На территории есть кафе, где можно приобрести питание за доп. плату.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.00 - Прибытие в Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>