--- v0 (2026-07-29)
+++ v1 (2026-11-01)
@@ -232,111 +232,111 @@
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Сувениры;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Доп. питание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>09.00 –</w:t>
+        <w:t xml:space="preserve">09.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.15 –</w:t>
+        <w:t xml:space="preserve">09.15 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Площадь Восстания</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.35 –</w:t>
+        <w:t xml:space="preserve">09.35 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Лодочная станция</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.40 –</w:t>
+        <w:t xml:space="preserve">09.40 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Голованово</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.55 –</w:t>
+        <w:t xml:space="preserve">09.55 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Ивановка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении, мед. полис.</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -348,51 +348,51 @@
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>– удобную одежду и обувь для комфортной поездки, если требуется</w:t>
+        <w:t xml:space="preserve">– удобную одежду и обувь для комфортной поездки, если требуется </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питьевая вода, перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– деньги на питание и сан. остановки;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк; USB-кабель для зарядки телефона;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения;</w:t>
       </w:r>
@@ -407,51 +407,51 @@
       </w:r>
       <w:r>
         <w:t>– подушечку для головы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для экскурсий:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– удобную,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>не продуваемую</w:t>
       </w:r>
       <w:r>
-        <w:t>одежду и обувь по погоде;</w:t>
+        <w:t xml:space="preserve"> одежду и обувь по погоде;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– дождевик на случай осадков;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– рюкзак, либо поясную сумку для безопасности личного имущества;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– фотоаппарат;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– питьевая вода,перекус;</w:t>
       </w:r>
@@ -473,51 +473,51 @@
       <w:r>
         <w:t>– аптечку для личного применения;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– треккинговые палки (по пожеланию) ;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– репелленты от клещей;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>09.00 - Выезд из Перми. В дороге участников ждёт</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -548,125 +548,134 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.10 - Отправление в Усолье.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.30 - 14.00 - Обед.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 - 15.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Прогулка по территории, осмотр архитектурного ансамбля в Усолье</w:t>
       </w:r>
       <w:r>
-        <w:t>: Спасо-Преображенский собор, усадьба Голицыных, падающая колокольня. Далее - мастер-класс по росписи дерева.</w:t>
+        <w:t xml:space="preserve">: Спасо-Преображенский собор, усадьба Голицыных, падающая колокольня. Далее - мастер-класс по росписи дерева. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.30 - 15.50 - Переезд до одного из самых древних сел на территории верхней Камы -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Пыскора</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15.50 - 16.10 - Осмотр полуразрушенной</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>каменной Никольской церкви</w:t>
       </w:r>
       <w:r>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.15 - Отправление в Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>19.30 - 20.00 - Ориентировочное время прибытия в Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>! Обратите внимание - в случае набора большой группы - на мастер-класс туристы делятся на 2 группы. 1-я часть идет на прогулку с гидом по Усолью, 2-я часть - на мастер-класс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>