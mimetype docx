--- v0 (2026-07-22)
+++ v1 (2026-09-06)
@@ -721,50 +721,62 @@
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Оригиналы паспорта/свидетельства о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Детям, которые едут в тур НЕ в сопровождении  родителей (с бабушками, дедушками и пр.), при заселении должны предоставить при заселении в гостиницу: заявление от руки от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по турам</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Советы для путешественников по Дагестану</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>удобную одежду и обувь для комфортной поездки, если требуется</w:t>
@@ -1559,345 +1571,168 @@
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>Дата возврата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>2-х местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>3-х местный</w:t>
+              <w:t>2-х и 2-х+доп</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>4-х местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>1-но местный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
-              <w:t>23.07.2026</w:t>
-[...211 lines deleted...]
-            <w:r>
               <w:t>11.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>18.09.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>36 900</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
               <w:t>38 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>36 900</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
               <w:t>38 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>36 900</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
               <w:t>38 900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
+              <w:t>43 300</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
               <w:t>45 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>23.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2400"/>
           </w:tcPr>
           <w:p>
             <w:r>
               <w:t>30.10.2026</w:t>
             </w:r>
           </w:p>
@@ -25911,51 +25746,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5ac609102b0a0fb8942b327a279027aca1f9257ab9711dce1b89cc5ecea253c4&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6235748129406670ea23b56df0a0bcf8cf9eacb3367f9a2077ebccb79c2d80ad&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abecf154b96a7e81fb587d1a44d71560b5715f29aad99512c0812fd31c7043c8b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae6b019da8c720ac0a7ab9cc03c1de0a9b404d1ef5091a49eed68c8b635740dd9&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5db4f0622cf0c66278a4741724d1824d9d9beffb36110b3d48dfe7eef18efbc2&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPrbiJJv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa0e3038c0de1ee82637ad2d7d07b22b980c9f3c3ed7ad43b4f810ed1589e330a&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5ac609102b0a0fb8942b327a279027aca1f9257ab9711dce1b89cc5ecea253c4&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6235748129406670ea23b56df0a0bcf8cf9eacb3367f9a2077ebccb79c2d80ad&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abecf154b96a7e81fb587d1a44d71560b5715f29aad99512c0812fd31c7043c8b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae6b019da8c720ac0a7ab9cc03c1de0a9b404d1ef5091a49eed68c8b635740dd9&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5db4f0622cf0c66278a4741724d1824d9d9beffb36110b3d48dfe7eef18efbc2&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/-/CPrbiJJv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa0e3038c0de1ee82637ad2d7d07b22b980c9f3c3ed7ad43b4f810ed1589e330a&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1ODOcTbbq31nT9DcAl8wKGoqaYDn0JQnk/edit" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>