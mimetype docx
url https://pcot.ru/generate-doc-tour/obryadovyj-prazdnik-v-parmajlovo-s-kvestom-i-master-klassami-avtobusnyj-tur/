--- v1 (2026-09-15)
+++ v2 (2026-11-01)
@@ -61,50 +61,53 @@
     </w:p>
     <w:p>
       <w:r>
         <w:t>Особое место в программе занимает традиция игры на многоствольных флейтах коми-пермяков — пöлянах. Эти уникальные музыкальные инструменты, олицетворяющие богатство народного наследия, звучат в гармонии с природой и историей. Во время мастер-класса вы сможете не только услышать их волшебное звучание, но и своими руками изготовить собственный пöлян, погрузившись в атмосферу древних ритуалов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Праздник «Пӧлянлӧн гора сьыланкыв» (Звонкая песня пэлянов), который пройдет 16 августа в живописном парке деревянных скульптур — одном из самых привлекательных туристических мест Кочевского района, — станет настоящим праздником для всей семьи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Погружение в живую культуру</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Вы не просто наблюдаете — вы становитесь частью коми-пермяцких традиций: участвуете в обрядах, мастерите, готовите, играете, слушаете истории и сказания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Аутентичные локации</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Парк деревянных скульптур, деревенские просторы — всё это не просто достопримечательности, а настоящие культурные коды Прикамья.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
@@ -236,175 +239,178 @@
       <w:r>
         <w:t>- Дегустация коми-пермяцкой кухни;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Сувениры.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если Вы приезжаете из другого города, и у Вас нет родственников в Перми, наши менеджеры помогут забронировать для Вас гостиницу или хостел, чтобы подождать отправление тура. Или если в туре поздний приезд, а на общественный транспорт Вы уже не успеваете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>08.00 -</w:t>
+        <w:t xml:space="preserve">08.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.10 -</w:t>
+        <w:t xml:space="preserve">08.10 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Сосновый бор (по ул. Якутская)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.15 -</w:t>
+        <w:t xml:space="preserve">08.15 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>м-н Закамск, ост. Лядова</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.40 -</w:t>
+        <w:t xml:space="preserve">08.40 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Краснокамск, ост. Фабрика Гознак</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>08.45 -</w:t>
+        <w:t xml:space="preserve">08.45 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Майский</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.00 -</w:t>
+        <w:t xml:space="preserve">09.00 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Нытвенский отворот</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>09.05 -</w:t>
+        <w:t xml:space="preserve">09.05 - </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Григорьевский отворот</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 -  с. Карагай. Посадка у Дома культуры с. Карагай, ул. Гагарина, 1А.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>– Паспорт, свидетельство о рождении, мед. полис</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>–</w:t>
+        <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Распечатать памятку по туру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Рекомендуем взять с собой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для автобуса:</w:t>
@@ -483,93 +489,99 @@
       <w:r>
         <w:t>– питьевая вода,перекус;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>08:00</w:t>
       </w:r>
       <w:r>
         <w:t>– Отправление из Перми.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>12:00</w:t>
       </w:r>
       <w:r>
         <w:t>– Встреча с участниками, открытие обрядового праздника.</w:t>
       </w:r>
       <w:r>
         <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Праздник </w:t>
       </w:r>
       <w:r>
         <w:t>«Пӧлянлӧн гора сьыланкыв» (Звонкая песня пэлянов). Праздник посвящён одному из самых самобытных музыкальных символов коми-пермяцкой культуры — духового инструмента</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>пэляны</w:t>
       </w:r>
       <w:r>
         <w:t>, звучание которого напоминает ветер в кронах деревьев и зов предков.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>12:30 - 13:30</w:t>
       </w:r>
       <w:r>
         <w:t>– Увлекательный квест «Ми деревня кузя мунам, сё равно мыйкӧ керам» («По деревне мы пойдём, что-нибудь да сделаем») — погружение в быт и традиции коми-пермяков, весёлые задания и культурные открытия!</w:t>
       </w:r>
@@ -588,60 +600,60 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В Пармайлово, на территории парка деревянной скульптуры, открывается удивительный мир мифов и преданий. Здесь обитают лесные духи, герои народных сказаний и фантастические образы, созданные вручную талантливыми мастерами. Каждая фигура — это не просто резьба по дереву, а живая история, наполненная духом древних верований коми-пермяков. Во время прогулки вы словно переноситесь в прошлое, где искусство становится мостом между человеком и природой. Этот уникальный музей под открытым небом объединяет магию фольклора и силу дерева, наполняя пространство атмосферой таинства и красоты.[slider id=88]</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>14:20 - 14:50</w:t>
       </w:r>
       <w:r>
         <w:t>– Обед (включен в стоимость).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>14:50 - 16:00</w:t>
+        <w:t xml:space="preserve">14:50 - 16:00 </w:t>
       </w:r>
       <w:r>
         <w:t>– Свободное время. Работа площадок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(за доп. плату - только наличными)</w:t>
+        <w:t xml:space="preserve">(за доп. плату - только наличными) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Мастер-класс по лепке пельменей с дегустацией - 200 р.</w:t>
       </w:r>
       <w:r>
         <w:t>Погружаемся в атмосферу уюта и домашнего тепла! На языке коми-пермяков слово "пель" означает ухо, а "нянь" — хлеб. Таким образом, "пельнянь" переводится как "хлебное ушко".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Мастер-класс по созданию музыкального инструментапэляны -200 р.</w:t>
@@ -727,114 +739,135 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Знакомство с архаичными музыкальными инструментами коми-пермяков - бесплатно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>С 14.00</w:t>
       </w:r>
       <w:r>
         <w:t>- Концертно-игровая программа «Пӧлянлӧн гора сьыланкыв» (Звонкая песня пэлянов).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>16:00 -</w:t>
+        <w:t xml:space="preserve">16:00 - </w:t>
       </w:r>
       <w:r>
         <w:t>Отправление в Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>20.00</w:t>
       </w:r>
       <w:r>
         <w:t>- Ориентировочное время прибытия в Пермь.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>*Обратите внимание! В Пармайлово отсутсвует сотовая связь или ловит очень слабо!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Внимание! Даты, время и программа тура могут быть изменены в соответствии с распоряжениями организаторов фестиваля!</w:t>
+        <w:t xml:space="preserve"> Внимание! Даты, время и программа тура могут быть изменены в соответствии с распоряжениями организаторов фестиваля!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Для покупки сувенирной продукции, участия в мастер-классах и дегустации в Пармайлово при себе иметь наличные.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
+        <w:t>*Просим обязательно сообщать туроператору о наличии хронических заболеваний, особенностях здоровья и других обстоятельствах, которые могут повлиять на путешествие. Это необходимо для обеспечения безопасности и комфорта во время тура всей группы</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Для покупки сувенирной продукции, участия в мастер-классах и дегустации в Пармайлово при себе иметь наличные.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>