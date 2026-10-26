--- v1 (2026-09-02)
+++ v2 (2026-10-26)
@@ -8,110 +8,108 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t>"Новогодняя сказка в Петербурге", г. Санкт-Петербург (автобусный тур), 4 дня</w:t>
+        <w:t>Новогодняя сказка в Петербурге, г. Санкт-Петербург (автобусный тур), 4 дня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Санкт - Петербург - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:br/>
-[...8 lines deleted...]
-        <w:t>Условия: 30% предоплаты в течение 3-х рабочих дней, остаток за 14 дней до даты тура.</w:t>
+        <w:t>Приглашаем вас отправиться в незабываемое путешествие в Санкт-Петербург — один из самых великолепных городов России! Этот город на Неве славится своей богатой историей, культурным наследием и неповторимой атмосферой. В 2027 году, особенно в новогодний период, вы сможете окунуться в сказочную атмосферу: улицы украшены яркой иллюминацией, на площадях сияют огромные новогодние елки, а город словно превращается в волшебную сказку. Не упустите шанс увидеть «Северную столицу» своими глазами и почувствовать её особую магию! Присоединяйтесь к нашему автобусному туру и начните новый год с ярких впечатлений и праздничного настроения!</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-        <w:t>Приглашаем вас отправиться в незабываемое путешествие в Санкт-Петербург — один из самых великолепных городов России! Этот город на Неве славится своей богатой историей, культурным наследием и неповторимой атмосферой. В 2026 году, особенно в новогодний период, вы сможете окунуться в сказочную атмосферу: улицы украшены яркой иллюминацией, на площадях сияют огромные новогодние елки, а город словно превращается в волшебную сказку. Не упустите шанс увидеть «Северную столицу» своими глазами и почувствовать её особую магию! Присоединяйтесь к нашему автобусному туру и начните новый год с ярких впечатлений и праздничного настроения!</w:t>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>Розыгрыш сертификата на бесплатное путешествие по Пермскому краю!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Сопровождение группы из Перми</w:t>
       </w:r>
       <w:r>
-        <w:t>(контроль маршрута, помощь, развлечения).</w:t>
+        <w:t xml:space="preserve"> (контроль маршрута, помощь, развлечения).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Комфортное путешествие</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Выезд из Перми в вечернее время – можно спокойно отдохнуть в дороге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>В пути – знакомство с группой, просмотр фильмов и мультфильмов.</w:t>
       </w:r>
@@ -152,106 +150,106 @@
       <w:r>
         <w:t>- Посещение территории Петропавловской крепости</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Крейсер Аврора (внешний осмотр)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Автобусная экскурсия "…И по старинному преданию должно исполниться желание"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Загородная экскурсия «Зимняя сказка Царского села» г. Пушкин (только для "стандарт")</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Юсуповский дворец</w:t>
+        <w:t>- Юсуповский дворец/Эрмитаж (за доп. плату)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- экскурсия "Архитектурные ансамбли парадного Петербурга".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Программа "Лайт" –</w:t>
+        <w:t xml:space="preserve">Программа "Лайт" – </w:t>
       </w:r>
       <w:r>
         <w:t>во 2 и 3 день больше свободного времени.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Для туристов по программе "Стандарт" свободное время</w:t>
       </w:r>
       <w:r>
-        <w:t>в 1, 2 и 3 дни после окончания экскурсионной программы.</w:t>
+        <w:t xml:space="preserve"> в 1, 2 и 3 дни после окончания экскурсионной программы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Программа</w:t>
+        <w:t xml:space="preserve">Программа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>"Стандарт"</w:t>
       </w:r>
       <w:r>
         <w:t>: проезд на комфортабельном автобусе, сопровождающий по маршруту, страховка по проезду в автобусе, экскурсии по программе, питание по программе (3 обеда, 3 завтрака), проживание в гостинице.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>Программа</w:t>
+        <w:t xml:space="preserve">Программа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>"Лайт"</w:t>
       </w:r>
       <w:r>
         <w:t>: проезд на комфортабельном автобусе, сопровождающий по маршруту, страховка по проезду в автобусе, экскурсии по программе, питание 3 завтрака, 1 обед, проживание в гостинице.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обратите внимание!</w:t>
       </w:r>
       <w:r>
         <w:t>В случае наличия у туристов каких-либо ограничений или особых требований к питанию, мы не можем обеспечить их учет, поскольку данная услуга предоставляется в рамках группового тура. Турист может полностью отказаться от питания с получением перерасчета стоимости. В случае отказа от питания перерасчета не производится. Турист может приобрести питание на месте или взять с собой.</w:t>
       </w:r>
@@ -262,582 +260,113 @@
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>- Второе место в автобусе – 13 500 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Сувениры,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Дополнительное питание,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>- Дополнительные экскурсии.</w:t>
-[...93 lines deleted...]
-        <w:t>Условия бронирования:</w:t>
+        <w:t>- Дополнительные экскурсии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Бронирование мест считается подтверждённым после получения предоплаты в размере минимум 50% от стоимости каждого билета в течение 72 часов с момента бронирования.</w:t>
+        <w:t>Эрмитаж</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Предоплата 100% суммы стоимости каждого билета должна быть внесена до 01.12.2025 включительно.</w:t>
-[...383 lines deleted...]
-        <w:t>Отмена без применения штрафных санкций возможна до 01.12.2025 вкл., отмена 02.12.2025 и позже осуществляется со штрафом в размере 100% от стоимости каждого билета.</w:t>
+        <w:t>Юсуповский дворец - 1 500 руб</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Обратите внимание доп. место - еврораскладушка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+        <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Важная информация!</w:t>
+        <w:t xml:space="preserve">Важная информация! </w:t>
       </w:r>
       <w:r>
         <w:t>Детям, которые едут в тур  НЕ в сопровождении  родителей (с бабушками,дедушками и пр.), при заселении должны  предоставить: заявление от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>22.00 –</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
@@ -989,51 +518,51 @@
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Большая Соснова, кафе "Гавань"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>01.40 (УДМ) -</w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, остановка "Центр"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>01.45 (УДМ) -</w:t>
+        <w:t xml:space="preserve">01.45 (УДМ) - </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, кафе "555", ул. Азина, 208</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>01.55 (УДМ) –</w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Воткинск, на трассе, кафе "У моста"</w:t>
         </w:r>
       </w:hyperlink>
@@ -1241,534 +770,984 @@
       <w:r>
         <w:t>пауэрбанк;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>аптечку для личного применения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>солнцезащитный крем (в летний период)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>1 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>22.00 - Выезд из Перми.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В дороге. В пути знакомство, просмотр новогодних и рождественских фильмов и мультфильмов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 - Прибытие в Санкт-Петербург. Встреча с гидом.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обзорная экскурсия "Новогодний Петербург. Листая страницы истории...".</w:t>
-[...2 lines deleted...]
-        <w:t>Знакомство с историей возникновения и развития города, с традицией празднования Нового года (Невский проспект, Стрелка Васильевского острова, осмотр архитектурных ансамблей центральных площадей, невские набережные и мосты, Смольный собор).</w:t>
+        <w:t xml:space="preserve">Обзорная экскурсия "Новогодний Петербург. Листая страницы истории...". </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Знакомство с историей возникновения и развития города, с традицией празднования Нового года (Стрелка Васильевского острова, осмотр архитектурных ансамблей центральных площадей, невские набережные и мосты, Смольный собор).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>- Посещение Казанского собора</w:t>
-[...2 lines deleted...]
-        <w:t>главного кафедрального собора города, освещенного в честь Казанской иконы Божией Матери – покровительницы России. Собор – памятник воинской славы 1812 года, место захоронения великого русского полководца М.И. Кутузова.</w:t>
+        <w:t xml:space="preserve"> - Посещение Казанского собора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> главного кафедрального собора города, освещенного в честь Казанской иконы Божией Матери – покровительницы России. Собор – памятник воинской славы 1812 года, место захоронения великого русского полководца М.И. Кутузова.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.00 - Обед в кафе (порционный)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.00 - Размещение в гостиницу. Свободное время.</w:t>
+        <w:t>15.00 - Размещение в гостиницу. Свободное время. [slider id=176]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.00 - Встреча с гидом в холле гостиницы</w:t>
+        <w:t xml:space="preserve">10.00 - Встреча с гидом в холле гостиницы </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.30 -</w:t>
+        <w:t>10.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Прогулка-экскурсия по территории Петропавловской крепости «Здесь будет город заложен…».</w:t>
-[...2 lines deleted...]
-        <w:t>Петропавловская крепость - старейшая постройка города. Вы увидите бастионы и здания XVIII в., - собор Святых Петра и Павла (усыпальницу российских императоров), памятник Петру I, Комендантскую пристань, откуда открывается лучшая панорама Дворцовой набережной. Селфи-пауза.</w:t>
+        <w:t xml:space="preserve"> Прогулка-экскурсия по территории Петропавловской крепости «Здесь будет город заложен…».</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Петропавловская крепость - старейшая постройка города. Вы увидите бастионы и здания XVIII в., - собор Святых Петра и Павла (усыпальницу российских императоров), памятник Петру I, Комендантскую пристань, откуда открывается лучшая панорама Дворцовой набережной. Селфи-пауза.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>15.45 -</w:t>
+        <w:t>12.45 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Внешний осмотр крейсера «Аврора» (без посещения).</w:t>
+        <w:t xml:space="preserve"> Внешний осмотр крейсера «Аврора» (без посещения).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>16.30 -</w:t>
+        <w:t>13.30 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Посещение Рождественской ярмарки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Далее для программы Лайт -</w:t>
+        <w:t xml:space="preserve">Далее для программы Лайт - </w:t>
       </w:r>
       <w:r>
         <w:t>свободное время до вечерней экскурсии.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.00 -</w:t>
+        <w:t>15.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обед в кафе города</w:t>
-[...2 lines deleted...]
-        <w:t>(порционный) - только</w:t>
+        <w:t xml:space="preserve"> Обед в кафе города </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(порционный) - только </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>по программе Стандарт.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>19.00 -</w:t>
+        <w:t>16.15 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Сбор группы</w:t>
       </w:r>
       <w:r>
-        <w:t>(программа Лайт и Стандарт).</w:t>
+        <w:t xml:space="preserve"> (программа Лайт и Стандрат).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Вечерняя автобусная экскурсия «Огни новогоднего Петербурга»</w:t>
+        <w:t xml:space="preserve"> Вечерняя автобусная экскурсия «Огни новогоднего Петербурга» </w:t>
       </w:r>
       <w:r>
         <w:t>позволит увидеть совершенно особый Петербург, почувствовать неповторимое очарование главных проспектов, дворцов, набережных и мостов Петербурга, залитых светом ночной подсветки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>21.00 - Возвращение в гостиницу. Свободное время.</w:t>
+        <w:t>18.15 - Возвращение в гостиницу. Свободное время.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.00 - Встреча с гидом.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Автобусная экскурсия «…И по старинному преданию должно исполниться желание».</w:t>
-[...2 lines deleted...]
-        <w:t>Вы познакомитесь с легендарными петербургскими местами, связанными с мифами и легендами города, где исполняются желания: могучие атланты Эрмитажа, знаменитые сфинксы и крошечный Чижик-Пыжик – все они к Вашим услугам! Если правильно выполнить все условия, о которых расскажет экскурсовод – прикоснуться, пошептать, оставить монетку, то петербургские «волшебники» обязательно исполнят Ваши мечты.</w:t>
+        <w:t>Автобусная экскурсия «Архитектурные ансамбли парадного Петербурга»:</w:t>
+      </w:r>
+      <w:r>
+        <w:t>площадь Островского (улица Зодчего Росси, Александринский театр, памятник Екатерине II, здание Российской национальной библиотеки), магазин купцов Елисеевых, Малая Садовая ул., ансамбль Михайловского замка – резиденции Павла</w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(осмотр внутреннего двора, памятник Павлу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, площадь Коннетабля и первый памятник императору Петру</w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t>), площадь Искусств (бывшее здание Дворянского собрания, Михайловский дворец – ныне Русский музей, Михайловский театр, памятник А.С. Пушкину).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12.00 - Окончание программы в центре города</w:t>
+        <w:t>12.00 - Окончание программы в центре города</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Далее</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>по программе Лайт-</w:t>
-[...2 lines deleted...]
-        <w:t>свободное время</w:t>
+        <w:t xml:space="preserve">по программе Лайт- </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">свободное время </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>По программе Стандарт:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>12.30 - Обед в кафе (порционный)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>13.15 -</w:t>
+        <w:t xml:space="preserve">13.15 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Отъезд на загородную экскурсию «Зимняя сказка Царского села» г.</w:t>
       </w:r>
       <w:r>
         <w:t>Пушкин.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Трассовая экскурсия «Дорога в императорскую резиденцию».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14.40 - Экскурсия в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Екатерининский дворец:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>парадные залы, Янтарная комната.</w:t>
       </w:r>
       <w:r>
-        <w:t>Прогулка по Екатерининскому парку.</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Вы почувствуете себя на приеме у императрицы в Екатерининском дворце.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Прогулка по Екатерининскому парку.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>16.40 - Возвращение в Санкт-Петербург</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>18.30 - Окончание программы по месту проживания</w:t>
+        <w:t>18.30 - Окончание программы по месту проживания [slider id=177]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>6 день:</w:t>
+        <w:t xml:space="preserve">6 день: </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>10.30 - Освобождение номеров. Встреча с гидом. Отъезд на программу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.00 -</w:t>
+        <w:t xml:space="preserve">10.30 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Автобусная экскурсия «Архитектурные ансамбли парадного Петербурга»:</w:t>
-[...2 lines deleted...]
-        <w:t>площадь Островского (улица Зодчего Росси, Александринский театр, памятник Екатерине II, здание Российской национальной библиотеки), магазин купцов Елисеевых, Малая Садовая ул., ансамбль Михайловского замка – резиденции Павла I (осмотр внутреннего двора, памятник Павлу I, площадь Коннетабля и первый памятник императору Петру I), площадь Искусств (бывшее здание Дворянского собрания, Михайловский дворец – ныне Русский музей, Михайловский театр, памятник А.С. Пушкину).</w:t>
+        <w:t>Автобусная экскурсия «…И по старинному преданию должно исполниться желание».</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Вы познакомитесь с легендарными петербургскими местами, связанными с мифами и легендами города, где исполняются желания: могучие атланты Эрмитажа, знаменитые сфинксы и крошечный Чижик-Пыжик – все они к Вашим услугам!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия в Юсуповский дворец -</w:t>
-[...2 lines deleted...]
-        <w:t>один из самых роскошных аристократических дворцов императорского Петербурга, богатейший частный особняк с анфиладой парадных залов, уникальными личными покоями и роскошным домашним театром. Экскурсия проходит с бесплатным аудиогидом, также возможно воспользоваться мобильным приложением.</w:t>
+        <w:t>Свободное время в городе ИЛИ один из музеев на выбор (за доп. плату)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>15.00 - Окончание программы. Отъезд в Пермь</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Автобус сначала довозит до Эрмитажа, далее до Юсуповского дворца (при наличии заявок)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>1. Юсуповский дворец -</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жемчужина архитектуры Санкт-Петербурга</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Этот памятник XVIII века, принадлежавший знаменитому роду князей Юсуповых, сочетает в себе великолепие исторической роскоши и атмосферу частной усадьбы. Экскурсия позволит гостям окунуться в атмосферу аристократической жизни XIX–XX веков, полюбоваться изысканной мебелью, живописью, скульптурой. Особое внимание привлекает роскошный домашний театр дворца, построенный специально для представлений императорской семьи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Экскурсия проходит с бесплатным аудиогидом, также возможно воспользоваться мобильным приложением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ИЛИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2. Посещение Государственного Эрмитажа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(Главный музейный комплекс)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>– входные билеты</w:t>
+      </w:r>
+      <w:r>
+        <w:t>(без экскурсии). Во время знакомства с парадными залами Зимнего дворца (бывшей парадной резиденции русских императоров) Вы сможете насладиться работами выдающихся европейских мастеров живописи и скульптуры, такими как Леонардо да Винчи, Рафаэль, Рембрандт, Рубенс, Тициан, Гойя и многие другие. Помимо классического искусства, в музее представлены коллекции античного и восточного искусства, археологии. Этот визит подарит вам уникальное погружение в мир мирового искусства и истории.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t>17.00 - Окончание программы. Отъезд в Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>7 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>В дороге. Обмен впечатлениями, просмотр фильмов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>03.00 - 04.00 -</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Прибытие в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>*Туроператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+        <w:t>*Туроператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>За последний ряд в автобусе - 300 р.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Дети 0-13 лет включительно - 700 р.</w:t>
+        <w:t>Дети 0-13 лет включительно - 700 р. (по программе "стандарт")</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Студентам, пенсионерам - скидок нет</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Туристы, выезжающие из Удмуртии  - 300 р.</w:t>
+        <w:t>Туристы, выезжающие из Удмуртии  - 1 000 р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>До места начала экскурсионной программы можно добраться самостоятельно на самолете или поезде. В этом случае предоставляется скидка в размере 300 рублей, так как место за туристом в автобусе на время экскурсионной программы будет сохранено.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Лайт</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t>УСЛОВИЯ АКЦИИ РАННЕЕ БРОНИРОВАНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>ПО ССЫЛКЕ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2-х местный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2-х местный + доп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>1-но местный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>02.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>28 310</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>29 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>29 735</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>31 300</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>33 630</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>35 400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стандарт</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="2880"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2-х местный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2-х + доп.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>1-но местный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>02.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>31 160</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>32 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>32 680</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>34 400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2880"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>36 575</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>38 500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:type w:val="nextColumn"/>
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
@@ -25710,51 +25689,51 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:allowPNG/>
   <w:doNotSaveAsSingleFile/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5ac609102b0a0fb8942b327a279027aca1f9257ab9711dce1b89cc5ecea253c4&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6235748129406670ea23b56df0a0bcf8cf9eacb3367f9a2077ebccb79c2d80ad&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abecf154b96a7e81fb587d1a44d71560b5715f29aad99512c0812fd31c7043c8b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/11149/votkinsk/house/ulitsa_azina_208/YUoYfwRnSkMCQFttfXxycntgZg==/?ll=53.937365%2C57.033733&amp;z=17" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae6b019da8c720ac0a7ab9cc03c1de0a9b404d1ef5091a49eed68c8b635740dd9&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5db4f0622cf0c66278a4741724d1824d9d9beffb36110b3d48dfe7eef18efbc2&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa0e3038c0de1ee82637ad2d7d07b22b980c9f3c3ed7ad43b4f810ed1589e330a&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://yandex.ru/maps/50/perm/?indoorLevel=1&amp;ll=56.217831%2C58.009016&amp;mode=usermaps&amp;source=constructorLink&amp;um=constructor%3A639db9aca7c7dae6dc39081c366bbdde15249763ee98ce639c517f562c50dba8&amp;z=17" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A95333cb96ba2bf94ae5b793e040f1eff9a4908adfc528baabb9d63c88a68b952&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aea3f7f358c546ccbb3e3d219ae8e006a4fa72830626912b2798f1d9bd486e390&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A2ab126b8f48b990ccbef5fb4ddbf910e8e26b17a40ca3912de854faf2f092789&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A20601976dc6b4f6b160de70717ef01df0e11c32a9654dcbed6ff2c552b24076c&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A4c43928392b87e0e9b418c7d69500b5642d2123f6238ea09d718326fc3d4be4f&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A435b4ad23538dc4e383b63d1c4476f7aa04168d101f789888571ae88f6bea849&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ac7520dc80bf1e55f9f8099af10b76195d50943374c39264a1c2900437b072289&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Af593c65b81e259fe76a1179a7c4681cb91354d088d68c203cb8a8328babff663&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5ac609102b0a0fb8942b327a279027aca1f9257ab9711dce1b89cc5ecea253c4&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A6235748129406670ea23b56df0a0bcf8cf9eacb3367f9a2077ebccb79c2d80ad&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Abecf154b96a7e81fb587d1a44d71560b5715f29aad99512c0812fd31c7043c8b&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/11149/votkinsk/house/ulitsa_azina_208/YUoYfwRnSkMCQFttfXxycntgZg==/?ll=53.937365%2C57.033733&amp;z=17" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Ae6b019da8c720ac0a7ab9cc03c1de0a9b404d1ef5091a49eed68c8b635740dd9&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3A5db4f0622cf0c66278a4741724d1824d9d9beffb36110b3d48dfe7eef18efbc2&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yandex.ru/maps/?um=constructor%3Aa0e3038c0de1ee82637ad2d7d07b22b980c9f3c3ed7ad43b4f810ed1589e330a&amp;source=constructorLink" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1RqUiKKHcXtiKKerXhcFJw99MgI9JS--e7AuZvVRq_5M/edit?tab=t.0#heading=h.gtz1rdd8refh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.google.com/document/d/1PXXcJIB720WVTxlwAvB8abj4ZcKjyv9t_BYMwTE25Nw/edit?tab=t.0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>