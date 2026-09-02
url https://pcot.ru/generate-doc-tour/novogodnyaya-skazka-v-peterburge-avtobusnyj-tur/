--- v0 (2026-06-01)
+++ v1 (2026-09-02)
@@ -782,50 +782,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*Обратите внимание доп. место - еврораскладушка</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Оператор оставляет за собой право заменить гостиницу на аналогичную либо выше уровнем.*Все пожелания по размещению (вид из окна, этаж, расположение номеров и др.) учитываются при бронировании, но не гарантируются и зависят от возможностей гостиницы на момент заселения."</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Важная информация!</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Детям, которые едут в тур  НЕ в сопровождении  родителей (с бабушками,дедушками и пр.), при заселении должны  предоставить: заявление от одного из родителей с приложенной копией первой страницей паспорта и страницей с отметкой регистрации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>22.00 –</w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>