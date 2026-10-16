--- v0 (2026-06-13)
+++ v1 (2026-10-16)
@@ -53,84 +53,84 @@
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Приглашаем вас и вашу семью окунуться в Новогоднюю атмосферу конного завода "Слобода". Вы узнаете множество фактов о лошадях, сможете задать все интересующие вопросы об этих прекрасных созданиях. После экскурсии в санях вас отвезут на поляну,где вас будет ждать Дед Мороз с его помощниками.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t>Транспортное обслуживание (в зависимости от количества человек возможен комфортабельный автобус, микроавтобус, минивен, машина);</w:t>
+        <w:t xml:space="preserve"> Транспортное обслуживание (в зависимости от количества человек возможен комфортабельный автобус, микроавтобус, минивен, машина);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:t>Сопровождение гидом;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:t>Путевая экскурсия;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r>
         <w:t>Экскурсия по ферме;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Интерактивная программа с Дедом Морозом</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Обед</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
@@ -335,78 +335,78 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– угощение для животных (с собой можно привезти морковь и сахар).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Обратите внимание!</w:t>
+        <w:t xml:space="preserve">Обратите внимание! </w:t>
       </w:r>
       <w:r>
         <w:t>В соответствии с действующим законодательством для перевозки детей в автобусе необходимо использовать соответствующее удерживающее устройство — бустер. В случае остановки автобуса сотрудниками ГИБДД ответственность за соблюдение требований по безопасной перевозке несут родители или сопровождающие лица ребенка. Просим обеспечить наличие и использование бустера для всех детей в возрасте до 5 лет включительно. В случае оформления административного штрафа за нарушение требований по перевозке детей, его оплату будут нести родители или сопровождающие лица ребенка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*В автобусе предусмотрены USB-розетки для подзарядки устройств. Однако туроператор не гарантирует их исправную работу, поэтому рекомендуем иметь при себе портативный зарядник (power bank) для удобства во время поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>10:00 -Выезд из Перми</w:t>
+        <w:t xml:space="preserve">10:00 -Выезд из Перми </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>12:00 -Начало праздничной программы на конном заводе</w:t>
+        <w:t xml:space="preserve">12:00 -Начало праздничной программы на конном заводе </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Вас ждет:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Знакомство с породой орловский рысак;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>- Выступление озорных пони;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -445,51 +445,63 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>14:00 - Обед</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>15:00 - Окончание праздничной программы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>17:00 - Ориентировочное время прибытия в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>После экскурсии можно будет покормить лошадей сладостями (сахаром и морковкой)*Обратите внимание! Для покупки сувенирной продукции обязательно возьмите НАЛИЧНЫЕ деньги</w:t>
+        <w:t>После экскурсии можно будет покормить лошадей сладостями (сахаром и морковкой)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>*Обратите внимание! Для покупки сувенирной продукции обязательно возьмите НАЛИЧНЫЕ деньги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">