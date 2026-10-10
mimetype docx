--- v0 (2026-07-11)
+++ v1 (2026-10-10)
@@ -221,111 +221,111 @@
       </w:pPr>
       <w:r>
         <w:t>Дополнительно оплачивается</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Сувениры, кунгурские сладости и продукты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Если Вы приезжаете из другого города, и у Вас нет родственников в Перми, наши менеджеры помогут забронировать для Вас гостиницу или хостел, чтобы подождать отправление тура. Или если в туре поздний приезд, а на общественный транспорт Вы уже не успеваете.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация о транспорте</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>10.00 –</w:t>
+        <w:t xml:space="preserve">10.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>г. Пермь, ул. Ленина, 53, ДрамТеатр со стороны ул. Петропавловская</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.20 –</w:t>
+        <w:t xml:space="preserve">10.20 –  </w:t>
       </w:r>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Фролы</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>10.45 –</w:t>
+        <w:t xml:space="preserve">10.45 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Отворот на Кукуштан</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.00 –</w:t>
+        <w:t xml:space="preserve">11.00 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>отворот на Калинино</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>11.20 –</w:t>
+        <w:t xml:space="preserve">11.20 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>ост. Шадейка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Документы для поездки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Паспорт/свидетельство о рождении, мед. полис.</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -442,50 +442,57 @@
         <w:t>– пауэрбанк;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>– аптечку для личного применения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Программа тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10.00 - Отправление из Перми.</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E74C3C"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Путевая экскурсия "История Сибирского тракта".</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Многое повидал на своем веку Сибирский тракт: тысячи каторжников (здесь прошли Радищев и Достоевский, декабристы и их семьи), сотни торговых обозов, в которых купцы Грибушины и Губкины везли в центральную Россию и к императорскому столу китайский чай… По легенде, именно на Сибирском тракте был сочинен известный романс</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>«Однозвучно гремит колокольчик». Проедем по главной дороге Российской империи с ветерком!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>12.00 - Прибытие в Кунгур. Обзорная экскурсия по городу "Кунгур купеческий"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
@@ -501,109 +508,121 @@
         <w:t>13.30-14.30 - Посещение сувенирной лавки и дегустации продукции местных производств Перми и Кунгура: к</w:t>
       </w:r>
       <w:r>
         <w:t>олбасных изделий Кунгурского мясокомбината, правильных сладостей Пермской кондитерской фабрики (сладостей без сахара), знаменитого чая Грибушина, кунгурского лимонада «родом из СССР», Вязовских пряников по старинным рецептам.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Мы не только продегустируем все гастрономические «фишки», но и приобретем их с собой для друзей и знакомых, купим оригинальные сувениры на память.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>14.30-15.30 - Горячий обед в кафе г. Кунгур.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>15.30-17.00 -</w:t>
+        <w:t xml:space="preserve">15.30-17.00 - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Мастер-класс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>по созданию вязовского пряника с чаепитием.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Погрузитесь в атмосферу русских традиций! В уютной расписной пряничной вы узнаете историю знаменитого пряника, попробуете себя в лепке и создадите собственное угощение. Пока пряники выпекаются, мастерица познакомит вас с искусством резьбы и росписи по дереву. Завершит встречу душевное чаепитие со свежеиспеченными пряниками. Творчество, ароматы и уют русской старины оставят незабываемые впечатления!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>17.15</w:t>
       </w:r>
       <w:r>
         <w:t>- Выезд в Пермь</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>20.00</w:t>
       </w:r>
       <w:r>
         <w:t>- Ориетировочное время прибытия в Пермь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>На обратном пути проведение Новогодней викторины, поздравления, розыгрыш тура выходного дня по Пермскому краю.</w:t>
+        <w:t xml:space="preserve">На обратном пути проведение Новогодней викторины, поздравления, розыгрыш тура выходного дня по Пермскому краю. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
+        <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>