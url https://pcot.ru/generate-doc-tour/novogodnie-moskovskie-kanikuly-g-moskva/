--- v0 (2026-07-31)
+++ v1 (2026-09-20)
@@ -8,126 +8,127 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t>"Новогодние московские каникулы", г. Москва  (автобусный тур), 3 дня</w:t>
+        <w:t>Новогодние московские каникулы, г. Москва  (автобусный тур), 3 дня</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Информация тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Пермь - Москва - Пермь</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Описание тура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Новогодние каникулы - это ещё одна возможность отправиться в путешествие! Приглашаем в тур на комфортабельном автобусе туристического класса в столицу нашей необъятной Родины - Москву! Город-герой, город-мегаполис, город, где возможно всё! Новые места, новые знакомства, новые впечатления и эмоции самые яркие происходят именно в Новый год и Рождество! Наша программа насыщенная и экономичная: Вы можете пройти всю программу с нами и увидеть максимальное кол-во достопримечательностей, а можете самостоятельно провести какие-то из дней! В прошлом году, эта программа стала хитом новогодних туров, СПЕШИТЕ забронировать места!</w:t>
       </w:r>
     </w:p>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Преимущества</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Современные туристические автобусы</w:t>
       </w:r>
       <w:r>
         <w:t>– с климат-контролем и откидными креслами</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Профессионально обученные сопровождающие</w:t>
       </w:r>
       <w:r>
         <w:t>– ведут тур от начала до конца, помогают с размещением, организацией, информируют по маршруту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Включённые 2 завтрака и обед</w:t>
       </w:r>
       <w:r>
         <w:t>(в день прибытия) – без доплат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>В стоимость включены 13 экскурсий:</w:t>
+        <w:t>В стоимость включены 14 экскурсий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Обзорная автобусная экскурсия по Москве «Новогодние огни Москвы»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Экскурсия «Сияние Новогодних Огней» по Поклонной горе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Посещение парка «ПАТРИОТ» и Храма Вооруженных сил России</w:t>
       </w:r>
@@ -188,50 +189,58 @@
         <w:t>Экскурсия «Московские усадьбы»: Измайлово, Лефортово, Люблино, Коломенское, Царицыно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Экскурсия «Время зимних чудес» в усадьбе Коломенское</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Экскурсия «Новогодняя симфония ВДНХ»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Экскурсия в павильон «Макет Москвы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Экскурсия «В гостях у русской зимы: новогодняя прогулка по Измайловскому Кремлю»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Розыгрыш тура выходного дня в праздничной викторине</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>В стоимость тура входит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Автобусный проезд Пермь-Москва-Пермь</w:t>
       </w:r>
@@ -316,133 +325,59 @@
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Второе место в автобусе: 11 500 руб. (цена комиссионная)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Сувениры, питание, дополнительные экскурсии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Билеты на Кремлёвскую ёлку (приобретаются по желанию)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Стоимость одинаковая на взрсолого и ребенка</w:t>
-[...44 lines deleted...]
-        <w:br/>
+        <w:t>Стоимость одинаковая на взрсолого и ребенка -</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Новогоднего банкета не будет</w:t>
-[...25 lines deleted...]
-        <w:t>*Экскурсия состоится при наборе от 10 чел. В случае, если группа не наберется, за несколько дней до тура мы сделаем перерасчет заявки, возвратим денежные средства.</w:t>
+        <w:t>Информация о банкете. СМОТРЕТЬПО ССЫЛКЕ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Проживание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Гостиница указана в прайсе. Обращайте внимание на доп. услуги (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Туроператор не несёт ответственности за работу спа-услуг, так как их функционирование зависит от политики отеля, технического обслуживания и иных внутренних факторов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -964,105 +899,99 @@
       <w:r>
         <w:t>В пути знакомство, просмотр новогодних и рождественских фильмов и мультфильмов.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>12.00 - Обед</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>14.00 - Встреча с гидом. Отправление на экскурсию.</w:t>
+        <w:t>13.00 - Встреча с гидом. Отправление на экскурсию.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Обзорная автобусная экскурсия по Москве «Новогодние огни Москвы».</w:t>
       </w:r>
       <w:r>
         <w:t>Знакомство с Москвой - одной из самых красивых столиц мира, архитектурными и историческими памятниками: Красная площадь, Московский университет, Храма Христа Спасителя, Москва-сити, Воробьевы горы – отсюда можно увидеть удивительную панораму Москвы с высоты птичьего полета. Праздничное новогоднее оформление столицы – это особая составляющая архитектурного ансамбля Москвы. Празднично украшенные улицы, блеск огней, сияющие разноцветными гирляндами ели создают особенную сказочную атмосферу.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Остановка у комплекса Москва-Сити. Рассказ об истории создания и время для фотографирования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия «Сияние Новогодних Огней» по Поклонной горе.</w:t>
       </w:r>
       <w:r>
         <w:t>Путешественники останавливались здесь, чтобы взглянуть на Москву и поклониться ее храмам и соборам. Отсюда и пошло название горы. Здесь правители Москвы встречали иностранные посольства, и именно поэтому на этом месте ждал ключей от Кремля Наполеон. Территория парка – это огромный мемориальный комплекс. Здесь находится главный монумент Победы высотой в 142 метра, Центральный музей Великой Отечественной войны с примыкающей картинной галереей, храм Святого Великомученика Георгия Победоносца и мемориальная мечеть. Так же гора славится ледяными фигурами и горками, создаваемые участниками фестиваля ледяных скульптур.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Т</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>рансфер в гостиницу, заселение.</w:t>
-[...5 lines deleted...]
-        <w:t>Свободное время.</w:t>
+        <w:t>рансфер в гостиницу, заселение. Свободное время.Информация о банкете для тура 30.12.2026. СМОТРЕТЬПО ССЫЛКЕ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>3 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице «шведский стол».</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 – Встреча с гидом в холле гостиницы. Отправление в ПАРК «ПАТРИОТ».</w:t>
       </w:r>
@@ -1200,144 +1129,152 @@
       </w:r>
       <w:r>
         <w:t>, погрузиться в прошлое на интерактивных аттракционах и насладиться живой музыкой в футуристическом концертном зале. Уникальное место, где городская суета уступает место вдохновению и красоте!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Пешеходная экскурсия по Новогоднему Арбату</w:t>
       </w:r>
       <w:r>
         <w:t>- визитная карточка Москвы, это первая в Москве пешеходная улица, поистине «сувенирный проспект», это встреча с творчеством Пушкина, Бунина, Пастернака, Булата Окуджавы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Свободное время.</w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>4 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Завтрак в гостинице «шведский стол». Освобождение номеров.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>09.00 - Встреча с гидом в холле гостиницы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Автобусная экскурсия «Московские усадьбы».</w:t>
       </w:r>
       <w:r>
         <w:t>Рассказ гида об уникальных дворцово-парковых ансамблях, сохранившихся и до наших дней: Измайлово, Лефортово, Люблино, Коломенское, Царицыно.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Экскурсия «Время зимних чудес» в усадьбе Коломенское.</w:t>
+        <w:t>Посещение усадьбы Коломенское «Время зимних чудес».</w:t>
       </w:r>
       <w:r>
         <w:t>Гостей Коломенского, приехавших погрузиться в мир ушедших в прошлое традиций и обрядов, встретит экскурсовод в старинном русском наряде. Он поведает удивительную историю царской резиденции. Расскажет, кому было доверено охранять русского царя и его семью, когда они приезжали в Коломенское, и как нужно было вести себя на государевом дворе, чтобы «никакого бесчинства и брани не было». Покажет сохранившиеся памятники архитектуры Древней Руси. От него гости узнают, как царская семья готовилась к встрече и праздновала чудесный зимний праздник — Рождество, которому предшествовал рождественский Сочельник.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия «Новогодняя симфония ВДНХ»</w:t>
       </w:r>
       <w:r>
         <w:t>. Всероссийский выставочный центр – это настоящий город со своими улицами, площадями, фонтанами, кинотеатрами, детскими аттракционами и даже «общественным транспортом». Во время экскурсии можно будет пройти по всей территории ВВЦ от арки главного входа до запрудной зоны у дальней границы выставки, увидеть знаменитые фонтаны, сохранившиеся с советских времен павильоны, также вас ожидает прогулка по Аллее Космонавтов: монумент «Покорителям космоса» - памятник, открытый в честь запуска первого искусственного спутника Земли 4 ноября 1964 года. Гости узнают как выглядела Выставка в разные временные периоды ее существования и чем ее украшали, а также об исторических традициях празднования Нового года на ВДНХ. Гости увидят самый большой каток Москвы, новогодние инсталляции и праздничное световое освещение.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Экскурсия в павильон «Макет Москвы».</w:t>
       </w:r>
       <w:r>
         <w:t>Архитектурный макет Москвы — уникальный экспонат для москвичей и гостей столицы. Перед посетителями как на ладони весь исторический центр: Московский Кремль и Красная площадь (Александровский сад, собор Василия Блаженного, Исторический музей и ГУМ), а также храм Христа Спасителя и Дом на набережной. Главная отличительная особенность макета столицы — поразительная детализация зданий и максимально точное воссоздание ландшафтного рельефа. Элементы макета оснащены светодиодными источниками света и объединены в единую интеллектуальную систему подсветки. На макете можно настроить как разное время суток, так и подсветить объекты, объединенные единым признаком, — Садовое и Бульварное кольца, уникальные парки и набережные, образовательные учреждения, спортивные сооружения и другие. Добиться еще большей выразительности макету позволяет миниатюрная архитектурная подсветка, которая использована в оформлении выходов из метро, храмовых комплексов, мостов и таких знаковых сооружений, как Московский Кремль.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Время для самостоятельного обеда</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Завершение программы.</w:t>
+        <w:t>Экскурсия «В гостях у русской зимы: новогодняя прогулка по Измайловскому Кремлю».</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Прянично-лубочный Измайловский Кремль появился в Москве совсем недавно – полностью строительство закончилось в 2007 году. Архитектурный ансамбль воссоздан по старинным гравюрам и эскизам и представляет собой стилизованную резиденцию царя Алексея Михайловича. Прогулка по территории вызывает ощущение, что вы стали героем мультфильма в духе «Сказки о царе Салтане»: разноцветные крыши и узорчатые башенки кажутся сделанными из теста и сахара.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t>Завершение программы.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>Выезд в Пермь. В пути обмен впечатлениями, просмотр новогодних и рождественских фильмов, новогодняя шуточная викторина с призами и розыгрышем тура выходного дня из Перми на 1 человека</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5 день:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>13.00 - 16.00 - Ориентировочное время прибытия в Пермь.</w:t>
       </w:r>
@@ -1353,72 +1290,382 @@
         <w:t>Начало экскурсинного дня 1 января - 12.00.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Время прибытия является ориентировочным. Зависит от дорожной ситуации и ситуаций, которые прямо или косвенно могут повлиять на время прибытия.*Оператор оставляет за собой право вносить изменения в программу с сохранением объема обслуживания. Запланируйте деньги на такси в случае раннего или позднего прибытия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>Скидки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t>За последний ряд в автобусе - 300 р.</w:t>
+        <w:t>За последний ряд в автобусе - 300 р</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>Дети 0-14 лет включительно - 200 р.</w:t>
-[...5 lines deleted...]
-        <w:t>Туристы, выезжающие из Удмуртии  - 300 р.</w:t>
+        <w:t>Туристы, выезжающие из Удмуртии  - 1000 р.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>До места начала экскурсионной программы можно добраться самостоятельно на самолете или поезде. В этом случае предоставляется скидка в размере 300 рублей, так как место за туристом в автобусе на время экскурсионной программы будет сохранено.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Базовый тариф</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:type="auto" w:w="0"/>
+        <w:tblLook w:firstColumn="1" w:firstRow="1" w:lastColumn="0" w:lastRow="0" w:noHBand="0" w:noVBand="1" w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="3600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>Дата возврата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>2-х и 2-х местный + доп.место</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>1-но местный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>30.12.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>03.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>23 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>24 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>28 405</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>29 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>02.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>06.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>23 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>24 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>28 405</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>29 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>04.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>08.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>23 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>24 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>28 405</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>29 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>05.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>09.01.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>23 560</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>24 800</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+          </w:tcPr>
+          <w:p>
+            <w:r>
+              <w:t>28 405</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:strike/>
+              </w:rPr>
+              <w:t>29 900</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:type w:val="nextColumn"/>
+      <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">